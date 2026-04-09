--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -351,412 +351,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the role of non-covalent interactions using imidazolium and amino acid based organic salts for efficient CO2 capture: experimental, DFT and COSMO-RS explorations</w:t>
+                <w:t xml:space="preserve">Synergistic aromatic – Hydroxyl groups influence towards physicochemical and thermal properties of choline based deep eutectic solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hira Karim</w:t>
+                <w:t xml:space="preserve">Theaveraj Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+                <w:t xml:space="preserve">Asiah Nusaibah Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+                <w:t xml:space="preserve">Hasrinah Hasbullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anila Tabassum</w:t>
+                <w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Arfan</w:t>
+                <w:t xml:space="preserve">Izni Mariah Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (3), pp.116237. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 429, pp.127575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.116237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015079v1</w:t>
+                <w:t xml:space="preserve">hal-05363462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic aromatic – Hydroxyl groups influence towards physicochemical and thermal properties of choline based deep eutectic solvents</w:t>
+                <w:t xml:space="preserve">Systematic design and screening of novel amino acid ionic liquids via COSMO-RS as a catalyst for sustainable biodiesel production from Chlorella vulgaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theaveraj Ravi</w:t>
+                <w:t xml:space="preserve">Jivana Parameswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asiah Nusaibah Masri</w:t>
+                <w:t xml:space="preserve">Noraini Abd Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasrinah Hasbullah</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Md Sohrab B. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 429, pp.127575. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127575⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 438, pp.128725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363462v1</w:t>
+                <w:t xml:space="preserve">hal-05363458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic design and screening of novel amino acid ionic liquids via COSMO-RS as a catalyst for sustainable biodiesel production from Chlorella vulgaris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the role of non-covalent interactions using imidazolium and amino acid based organic salts for efficient CO2 capture: experimental, DFT and COSMO-RS explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hira Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jivana Parameswaran</w:t>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noraini Abd Ghani</w:t>
+                <w:t xml:space="preserve">Anila Tabassum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Sohrab B. Hossain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Arfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 438, pp.128725. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.116237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.116237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363458v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of ultrasound on birch sawdust during simultaneous pretreatment and hemicellulose’s chemical conversion</w:t>
               </w:r>
@@ -1368,295 +1368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memory of Vladimir Olegovich Abramov</w:t>
+                <w:t xml:space="preserve">Ultrasonics and sonochemistry: Editors’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Argirusis</w:t>
+                <w:t xml:space="preserve">Sivakumar Manickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Bianchi</w:t>
+                <w:t xml:space="preserve">Daria Camilla Boffito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boffito</w:t>
+                <w:t xml:space="preserve">Erico M.M. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bräutigam</w:t>
+                <w:t xml:space="preserve">Jean-Marc Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cintas</w:t>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 94, pp.106324. </w:t>
+              <w:t xml:space="preserve">, 2023, 99, pp.106540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792942v1</w:t>
+                <w:t xml:space="preserve">hal-04177393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonics and sonochemistry: Editors’ perspective</w:t>
+                <w:t xml:space="preserve">In memory of Vladimir Olegovich Abramov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivakumar Manickam</w:t>
+                <w:t xml:space="preserve">C. Argirusis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Camilla Boffito</w:t>
+                <w:t xml:space="preserve">C.L. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erico M.M. Flores</w:t>
+                <w:t xml:space="preserve">D. Boffito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Leveque</w:t>
+                <w:t xml:space="preserve">P. Bräutigam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+                <w:t xml:space="preserve">P. Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 99, pp.106540. </w:t>
+              <w:t xml:space="preserve">, 2023, 94, pp.106324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177393v1</w:t>
+                <w:t xml:space="preserve">hal-04792942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic-Assisted Extraction of Toxic Acidic Components from Acidic Oil Using 1,8-Diazobicyclo[5.4.0]undec-7-ene-Based Ionic Liquids</w:t>
               </w:r>
@@ -1770,295 +1770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Properties of Biodiesel with Ethyl Levulinate, Ethyl Acetoacetate, and Ethyl Pyruvate + MgO Mixtures from 288.15 to 338.15 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of Phenolic Compound from Model Pyrolysis Oil Using Deep Eutectic Solvents: Computational Screening and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cano-Gómez</w:t>
+                <w:t xml:space="preserve">Hanee Hizaddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Flores-Escamilla</w:t>
+                <w:t xml:space="preserve">Irfan Wazeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Iglesias-Silva</w:t>
+                <w:t xml:space="preserve">Nur Afrina Muhammad Huzaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Alcalá-Rodríguez</w:t>
+                <w:t xml:space="preserve">Lahssen El Blidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Ali Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00598⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations9110336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906311v1</w:t>
+                <w:t xml:space="preserve">hal-04906385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Phenolic Compound from Model Pyrolysis Oil Using Deep Eutectic Solvents: Computational Screening and Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanee Hizaddin</w:t>
+                <w:t xml:space="preserve">Thermophysical Properties of Biodiesel with Ethyl Levulinate, Ethyl Acetoacetate, and Ethyl Pyruvate + MgO Mixtures from 288.15 to 338.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Moreno-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Wazeer</w:t>
+                <w:t xml:space="preserve">José Cano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Afrina Muhammad Huzaimi</w:t>
+                <w:t xml:space="preserve">Gerardo Flores-Escamilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahssen El Blidi</w:t>
+                <w:t xml:space="preserve">Gustavo Iglesias-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Ali Hashim</w:t>
+                <w:t xml:space="preserve">Mónica Alcalá-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (11), pp.336. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (1), pp.82-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/separations9110336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906385v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on “Ultrasound hybridized technologies: A new breathing for sonochemistry”</w:t>
               </w:r>
@@ -2557,732 +2557,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic studies on counter-ionic effects of camphorsulfonate-based ionic liquids on kinetics, thermodynamics and stereoselectivity of β-amino carbonyl compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of physicochemical properties of ammonium-based ionic liquids on CO2 capturing: An insight into structure-activity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabahat Sardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erum Jabeen</w:t>
+                <w:t xml:space="preserve">Mehwish Taneez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
+                <w:t xml:space="preserve">Masoom Yasinzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sazali Hamzah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Imran Irshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 320, pp.114370. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 510, pp.112484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906456v1</w:t>
+                <w:t xml:space="preserve">hal-04906426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoxicity, Hammett acidity and CO2 solubility of AMPS-based organic salts: A comparative analysis of experimental and computational tools</w:t>
+                <w:t xml:space="preserve">Rapid esterification of fatty acid using dicationic acidic ionic liquid catalyst via ultrasonic-assisted method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabahat Sardar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
+                <w:t xml:space="preserve">Asiah Nusaibah Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saima Kalsoom</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127255⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.104732 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906447v1</w:t>
+                <w:t xml:space="preserve">hal-03488303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organically modified micron-sized vermiculite and silica for efficient removal of Alizarin Red S dye pollutant from aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisar Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farman Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarshad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.101001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eti.2020.101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physicochemical properties of ammonium-based ionic liquids on CO2 capturing: An insight into structure-activity relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mechanistic studies on counter-ionic effects of camphorsulfonate-based ionic liquids on kinetics, thermodynamics and stereoselectivity of β-amino carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabahat Sardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoom Yasinzai</w:t>
+                <w:t xml:space="preserve">Erum Jabeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Imran Irshad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sazali Hamzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112484⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 320, pp.114370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906426v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid esterification of fatty acid using dicationic acidic ionic liquid catalyst via ultrasonic-assisted method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
+                <w:t xml:space="preserve">Cytoxicity, Hammett acidity and CO2 solubility of AMPS-based organic salts: A comparative analysis of experimental and computational tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Leveque</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saima Kalsoom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60, pp.104732 -. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1202, pp.127255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488303v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted lipid extraction from Chlorella vulgaris in water with 0.5%–2.5% of imidazolium based ionic liquid as additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sooridarsan Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noraini Abd Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3359,90 +3359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, DNA-binding study and antioxidant assay of novel protic ionic liquids: Experimental and computational approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabahat Sardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erum Jabeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asad Mumtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoom Yasinzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Antimicrobial Toxicity Study of Dicyanamide-Based Ionic Liquids and Their Application to Liquid–Liquid Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahssen El Blidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehad Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moniruzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 273, pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4021,77 +4021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical properties, Brönsted acidity and ecotoxicity of imidazolium-based organic salts: Non-toxic variants of protic ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabahat Sardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asad Mumtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,403 +4274,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the antimicrobial activity of cyclic cation-based ionic liquids via experimental and group contribution QSAR model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syed Nasir Shah</w:t>
+                <w:t xml:space="preserve">Novel SO 3 H-functionalized dicationic ionic liquids – A comparative study for esterification reaction by ultrasound cavitation and mechanical stirring for biodiesel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asiah Nusaibah Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.106 - 114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938508v1</w:t>
+                <w:t xml:space="preserve">hal-01938502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azepanium based protic ionic liquids: Synthesis, thermophysical properties and COSMO-RS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nasir Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Dong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Syed Nasir Shah</w:t>
+                <w:t xml:space="preserve">Matheswaran Pranesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheswaran Pranesh</w:t>
+                <w:t xml:space="preserve">Hanna Prokkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Kärkkäinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 264, pp.24-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel SO 3 H-functionalized dicationic ionic liquids – A comparative study for esterification reaction by ultrasound cavitation and mechanical stirring for biodiesel production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Study of the antimicrobial activity of cyclic cation-based ionic liquids via experimental and group contribution QSAR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nasir Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.21 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938502v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure CO2-CH4 selective adsorption on covalent organic polymer</w:t>
               </w:r>
@@ -5088,51 +5088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sooridarsan Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Irfan Khan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (1), pp.261-270. </w:t>
@@ -5281,550 +5281,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of QSAR model to predict the ecotoxicity of Vibrio fischeri using COSMO-RS descriptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938521v1</w:t>
+                <w:t xml:space="preserve">hal-01940097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">Development of QSAR model to predict the ecotoxicity of Vibrio fischeri using COSMO-RS descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.242 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940097v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic treatment of glassy carbon for nanoparticle preparation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Thermophysical Properties of AMPS-Based Aprotic Ionic Liquids for Potential Application in CO 2 Sorption Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.4160 - 4168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936675v1</w:t>
+                <w:t xml:space="preserve">hal-01938536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Thermophysical Properties of AMPS-Based Aprotic Ionic Liquids for Potential Application in CO 2 Sorption Processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic treatment of glassy carbon for nanoparticle preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (12), pp.4160 - 4168. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.615 - 622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938536v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid one-step solvent-free acid-catalyzed mechanical depolymerization of pine sawdust to high-yield water-soluble sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmiina Haverinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,51 +6112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazal Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent patents on nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (3), pp.221 - 230. </w:t>
@@ -6334,303 +6334,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Liquid extraction of aromatics and sulfur compounds from base oil using ionic liquids</w:t>
+                <w:t xml:space="preserve">Understanding the physical properties, toxicities and anti-microbial activities of choline-amino acid-based salts: Low-toxic variants of ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan M.J. Al Kaisy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+                <w:t xml:space="preserve">Amandine Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.11.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221, pp.133 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938569v1</w:t>
+                <w:t xml:space="preserve">hal-01938591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the physical properties, toxicities and anti-microbial activities of choline-amino acid-based salts: Low-toxic variants of ionic liquids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+                <w:t xml:space="preserve">Liquid-Liquid extraction of aromatics and sulfur compounds from base oil using ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan M.J. Al Kaisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ibrahim Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawshad Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.4786 - 4793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.05.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01938591v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Properties of New Imidazolium-Based Ionic Liquids Containing Aromatic Group</w:t>
               </w:r>
@@ -6642,51 +6642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibrahim A. Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kallidanthiyil Chellappan Lethesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,51 +6763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using tunability of ionic liquids to remove methylene blue from aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girma Gonfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,51 +6896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct acid-catalysed mechanical depolymerisation of fibre sludge to reducing sugars using planetary milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7201,51 +7201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the Physicochemical Properties of Ionic Liquids Based On 1-Octyl-3-methylimidazolium Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,51 +7494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsue Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Komatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahide Kimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7598,51 +7598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cation type, alkyl chain length, adsorbate size on adsorption kinetics and isotherms of bromide ionic liquids from aqueous solutions onto microporous fabric and granulated activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,51 +7900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8021,51 +8021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hernoux-Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Kärkkäinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Aonuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.37 - 39. </w:t>
@@ -9685,298 +9685,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite : characterization and thermodynamic calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of ionic liquids onto activated carbons: Effect of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Batouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-M Bény</w:t>
+                <w:t xml:space="preserve">Naseem Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158, pp.55 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709831v1</w:t>
+                <w:t xml:space="preserve">hal-01814695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ionic liquids onto activated carbons: Effect of pH and temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite : characterization and thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Batouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naseem Irfan</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814695v1</w:t>
+                <w:t xml:space="preserve">hal-01709831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of position and length of alkyl substituents in pyridinium based ionic liquids on temperature dependent transport properties</w:t>
               </w:r>
@@ -10014,51 +10014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Aonuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70 (1), pp.124 - 130. </w:t>
@@ -11435,51 +11435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 Th Congress of the European Society of Sonochemistry, ESS16, 14-18 April 2018, Besançon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11504,51 +11504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling ultrasound treatment and adsorption on activated carbon for the removal micropollutants from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11629,51 +11629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération de l'adsorption de l'ibuprofène sur un tissu de carbone activé microporeux par un traitement ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11892,51 +11892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound treatment of glassy carbon for nanoparticle preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12259,51 +12259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés et étude de l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12740,510 +12740,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ionic liquids from aqueous streams onto microporous activated carbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Farooq</w:t>
+                <w:t xml:space="preserve">Modification of activated carbon for the removal of Ibuprofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Irfan</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817168v1</w:t>
+                <w:t xml:space="preserve">hal-01817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New catalytic route for the depolymerisation of starch-based industrial waste into high value-added compound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">U. Lassi</w:t>
+                <w:t xml:space="preserve">Removal of ionic liquids from aqueous streams onto microporous activated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Irfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international workshop of COST action CM0903 (UBIOCHEM) : Sustainable production of fuels/energy, materials &amp; chemicals from biomasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Carbon 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817138v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a New Bifrequential 20/500 kHz Ultrasonic Reactor for the Depolymerisation of Starch-Based Waste into Reducing Sugars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">New catalytic route for the depolymerisation of starch-based industrial waste into high value-added compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Lassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synetude 13th European Society of Sonochemistry Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lviv, Lithuania</w:t>
+              <w:t xml:space="preserve">3rd international workshop of COST action CM0903 (UBIOCHEM) : Sustainable production of fuels/energy, materials &amp; chemicals from biomasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817158v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of activated carbon for the removal of Ibuprofen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">Design of a New Bifrequential 20/500 kHz Ultrasonic Reactor for the Depolymerisation of Starch-Based Waste into Reducing Sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Synetude 13th European Society of Sonochemistry Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lviv, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817170v1</w:t>
+                <w:t xml:space="preserve">hal-01817158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment of fibre sludge with task specific ionic liquid to create reducing sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13419,103 +13419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of various ionic liquids using activated carbons. CESEP 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Carbons for Energy Storage – Conversion and Environment Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vichy, France</w:t>
@@ -14023,64 +14023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adsorption of ionic liquids onto modified activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14148,51 +14148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of ionic liquids and dyes using various activated carbons and regeneration thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14200,51 +14200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Clemson University, United States</w:t>
@@ -14450,51 +14450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées nationales de la chimie, société chimique de Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14666,51 +14666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque du GFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15288,51 +15288,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des ultrasons sur les cinétiques d'adsorption de la carbamazépine sur des carbones activés de texture variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15840,51 +15840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water micropollutants: from detection to remova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
@@ -15952,64 +15952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
@@ -16051,51 +16051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et interprétation des isothermes d'adsorption simple et binaire de deux liquides ioniques et de l'ibuprofène sur un tissu du carbone activé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16163,51 +16163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés pour l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16403,293 +16403,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence des ultrasons sur la cinétique d’adsorption de l’ibuprofène par un tissu de carbone activé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of Methylene Blue from Wastewater by Using Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ibrahim Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thangarajoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukman Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">The 27 th. International Symposium on Chemical Engineering (ISChE 2014), 5-7 December 2014, Kuala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045557v1</w:t>
+                <w:t xml:space="preserve">hal-01938725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-catalyzed depolymerization of potato peel waste to reducing sugars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Kuokkanen</w:t>
+                <w:t xml:space="preserve">Etude de l’influence des ultrasons sur la cinétique d’adsorption de l’ibuprofène par un tissu de carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSC2014- 16 th Nordic Symposium of Catalysis, 15-17 June 2014, Oslo, Norway</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938732v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption sur tissus de activé couplée aux ultrasons pour le traitement des eaux résiduaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16711,489 +16707,493 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinert L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10éme congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Methylene Blue from Wastewater by Using Ionic Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
+                <w:t xml:space="preserve">Enzyme-catalyzed depolymerization of potato peel waste to reducing sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villiére</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Partanen,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ibrahim Abdul Mutalib</w:t>
+                <w:t xml:space="preserve">K. Syrjälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukman Ismail</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Kuokkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27 th. International Symposium on Chemical Engineering (ISChE 2014), 5-7 December 2014, Kuala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">NSC2014- 16 th Nordic Symposium of Catalysis, 15-17 June 2014, Oslo, Norway</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938725v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption studies of 4(tert-butyl)-1propylpyridinium bromide, ibuprofen and 4(tert-butyl)- 1(carboxyethyl)pyridinium bromide onto a microporous activated carbon fabric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sellaou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">L. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Los</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Interfaces against Pollution (IAP) 2014, 25-28 May 2014, Leeuwarden,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938729v1</w:t>
+                <w:t xml:space="preserve">hal-02045503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Lévêque</w:t>
+                <w:t xml:space="preserve">Adsorption studies of 4(tert-butyl)-1propylpyridinium bromide, ibuprofen and 4(tert-butyl)- 1(carboxyethyl)pyridinium bromide onto a microporous activated carbon fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Los</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The International Conference on Interfaces against Pollution (IAP) 2014, 25-28 May 2014, Leeuwarden,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045503v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
+                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
@@ -17228,97 +17228,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">NAMES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226632v1</w:t>
+                <w:t xml:space="preserve">hal-04226627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
+                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
@@ -17353,73 +17353,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAMES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226627v1</w:t>
+                <w:t xml:space="preserve">hal-04226632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17558,51 +17558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch and Continuous Ultrasonic Reactors for the Production of Methyl Esters from Vegetable Oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Camilla Boffito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17853,51 +17853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency ultrasonic device Sonitube: A possible gate to pilot and industrial scale applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18156,51 +18156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salla K&#228;lk&#228;j&#228;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Lappalainen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2025.101124" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Moreno-Caballero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Estrada-Baltazar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paniagua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Karim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabahat Sardar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mumtaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anila Tabassum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arfan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116237" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaveraj Ravi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiah Nusaibah Masri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrinah Hasbullah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zaireen Nisa Yahya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izni Mariah Ibrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivana Parameswaran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abd Ghani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sohrab B. Hossain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Jean-Fulcrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Boffito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2025.100209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Bouzidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c06823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Ben Ghanem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisara Shahrom Raja Shahrom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nasir Shah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argirusis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Bianchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;utigam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cintas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106324" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Ul Hassan Shah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallidanthiyil Chellappan Lethesh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores-Escamilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Iglesias-Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00598" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanee Hizaddin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Wazeer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Afrina Muhammad Huzaimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ali Hashim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9110336" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cintas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooridarsan Krishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abd. Ghani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fathanah Aminuddin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurrum Shehzad Quraishi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105576" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guedidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Lakehal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.04.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03148112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guedidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erum Jabeen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Devi Wilfred" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sazali Hamzah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114370" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Kalsoom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127255" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ullah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarshad Ali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.101001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Taneez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Yasinzai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Irshad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112484" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Leveque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104732" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninna Sakina Azman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.112255" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Saleh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad El-Harbawi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00654" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berindei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrouillat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Memponteil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaret Sivapragasam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Raj Jaganathan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moniruzzaman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.10.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guittonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.062" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sada Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.08.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Larbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benderdouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938508v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheswaran Pranesh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Prokkola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K&#228;rkk&#228;inen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.05.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Pei Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Shariff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2017.11.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNW83H2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906631v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00638E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraisyah Azeezah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.06.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irfan Khan," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201345t" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Al Kaisy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim A Mutalib" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.01.050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938521v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940097v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rouzaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Komatsu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00552" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938517v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmiina Haverinen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tuuttila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Jaakkola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Holm" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938580v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Kermanioryani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim A. Mutalib" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiki Adi Kurnia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallidanthiyil Chellapan Lethesh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.193" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S4SZCQH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Saeed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Rahim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872210510666160429144718" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936744v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDH8D895-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan M.J. Al Kaisy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawshad Muhammad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.11.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWGHWPJV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938591v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.05.046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938590v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Ben Omar Ben Ghanem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00983" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Gonfa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizureen Afzal Mazlan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.04.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FKMB3S8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.01.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C38SCPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.Abdul Mutalib" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Fai Kait" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.04.082" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD24MCMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je501162f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.09.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S0GMNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938615v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Fujita" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahide Kimura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.04.030" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hassan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Farooq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.05.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95JPZFW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Farouk Mohamed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Azmi Bustam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad El-Harabawi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.625.152" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hernoux-Villi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Lajunen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710017v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;nand-Pinaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT32631K" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail Hossain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorjahan Banu Mohamed Alitheen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Abdulhadi Noaman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.09.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dehaudt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.12.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F1RVTM3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825429v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernoux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lassi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina Boisseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Marais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.11.048" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ315T3V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3GC40557E" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.059" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NV97LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Lassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Paquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc4000708" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01812037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Yasumitsu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Aonuma" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2012.06.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.04.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709998v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boffito" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirola" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bianchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc400161s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814770v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goujon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35222B" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709831v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batouche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M B&#233;ny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814695v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Irfan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRTMBMHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.091" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FPBVSHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sohmiya" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2010.11.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814529v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sedaghat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658609v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902726k" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815143v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Costa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Doche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLV5R9QZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Steven Moreno Caballero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906545v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938650v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ghani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Azman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938655v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Masri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Larbi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045168v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.A. Rahman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thangarajoo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045250v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komatsu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938668v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azal Mazlan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938687v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F Mohamed" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. B. Bustam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045224v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedidi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938674v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Khalid" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Thanh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devanciard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uemura" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816993v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817160v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daria" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817168v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irfan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817138v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernoux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817158v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817170v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817141v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817162v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Nguyen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817412v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817781v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vite" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817413v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818167v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ragaini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bonrath" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817408v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818061v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ahmad" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818256v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818253v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujita" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818249v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581077v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579209v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Nguyen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ziat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581040v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debray" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914745v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141711v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benderdouche" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045435v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bestani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044822v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005349v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahir" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045850v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045497v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaoui" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045517v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045557v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938732v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villi&#233;re" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Partanen," TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Syrj&#228;l&#228;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuokkanen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150786v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938725v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Ismail" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938729v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442849v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98554-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938645v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pirola" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938629v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vibert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217473v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01217473" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898474" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salla K&#228;lk&#228;j&#228;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Lappalainen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2025.101124" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Moreno-Caballero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Estrada-Baltazar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paniagua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaveraj Ravi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiah Nusaibah Masri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrinah Hasbullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zaireen Nisa Yahya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izni Mariah Ibrahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127575" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivana Parameswaran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abd Ghani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sohrab B. Hossain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128725" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Karim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabahat Sardar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mumtaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anila Tabassum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arfan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Jean-Fulcrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Boffito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2025.100209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Bouzidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c06823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Ben Ghanem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisara Shahrom Raja Shahrom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nasir Shah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argirusis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Bianchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;utigam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cintas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106324" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Ul Hassan Shah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallidanthiyil Chellappan Lethesh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanee Hizaddin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Wazeer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Afrina Muhammad Huzaimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ali Hashim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9110336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores-Escamilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Iglesias-Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cintas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooridarsan Krishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abd. Ghani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fathanah Aminuddin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurrum Shehzad Quraishi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105576" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guedidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Lakehal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.04.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03148112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guedidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Taneez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Yasinzai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Irshad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112484" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Leveque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104732" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ullah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarshad Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.101001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erum Jabeen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Devi Wilfred" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sazali Hamzah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114370" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Kalsoom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127255" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninna Sakina Azman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.112255" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Saleh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad El-Harbawi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00654" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berindei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrouillat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Memponteil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaret Sivapragasam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Raj Jaganathan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moniruzzaman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.10.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guittonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.062" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sada Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.08.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Larbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benderdouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheswaran Pranesh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Prokkola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K&#228;rkk&#228;inen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.05.031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Pei Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Shariff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2017.11.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNW83H2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906631v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00638E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraisyah Azeezah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.06.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irfan Khan," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201345t" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Al Kaisy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim A Mutalib" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.01.050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938521v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938536v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00552" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936675v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rouzaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Komatsu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938517v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmiina Haverinen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tuuttila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Jaakkola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Holm" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938580v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Kermanioryani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim A. Mutalib" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiki Adi Kurnia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallidanthiyil Chellapan Lethesh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.193" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S4SZCQH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Saeed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Rahim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872210510666160429144718" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936744v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDH8D895-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938591v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.05.046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938569v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan M.J. Al Kaisy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawshad Muhammad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.11.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWGHWPJV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938590v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Ben Omar Ben Ghanem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00983" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Gonfa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizureen Afzal Mazlan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.04.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FKMB3S8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.01.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C38SCPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.Abdul Mutalib" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Fai Kait" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.04.082" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD24MCMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je501162f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.09.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S0GMNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938615v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Fujita" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahide Kimura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.04.030" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hassan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Farooq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.05.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95JPZFW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Farouk Mohamed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Azmi Bustam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad El-Harabawi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.625.152" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hernoux-Villi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Lajunen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710017v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;nand-Pinaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT32631K" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail Hossain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorjahan Banu Mohamed Alitheen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Abdulhadi Noaman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.09.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dehaudt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.12.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F1RVTM3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825429v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernoux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lassi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina Boisseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Marais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.11.048" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ315T3V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3GC40557E" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.059" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NV97LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Lassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Paquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc4000708" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01812037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Yasumitsu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Aonuma" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2012.06.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.04.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709998v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boffito" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirola" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bianchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc400161s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814770v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goujon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35222B" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814695v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Irfan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRTMBMHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709831v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batouche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M B&#233;ny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.091" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FPBVSHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sohmiya" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2010.11.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814529v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sedaghat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658609v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902726k" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815143v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Costa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Doche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLV5R9QZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Steven Moreno Caballero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906545v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938650v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ghani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Azman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938655v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Masri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Larbi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045168v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.A. Rahman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thangarajoo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045250v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komatsu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938668v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azal Mazlan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938687v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F Mohamed" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. B. Bustam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045224v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedidi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938674v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Khalid" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Thanh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devanciard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uemura" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816993v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817160v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daria" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817170v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817168v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irfan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817138v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernoux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817158v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817141v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817162v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Nguyen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817412v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817781v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vite" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817413v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818167v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ragaini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bonrath" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817408v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818061v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ahmad" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818256v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818253v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujita" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818249v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581077v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579209v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Nguyen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ziat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581040v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debray" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914745v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141711v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benderdouche" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045435v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bestani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044822v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005349v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahir" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045850v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045497v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaoui" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045517v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938725v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Ismail" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045557v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150786v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938732v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villi&#233;re" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Partanen," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Syrj&#228;l&#228;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuokkanen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938729v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442849v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98554-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938645v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pirola" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938629v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vibert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217473v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01217473" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898474" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>