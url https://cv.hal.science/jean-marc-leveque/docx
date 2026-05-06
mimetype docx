--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -100,1027 +100,1027 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of chemical- or enzyme-assisted ultrasonic pre-treatment processes for lignocellulosic biomass to assess industrialization progress: A review</w:t>
+                <w:t xml:space="preserve">Unravelling the role of non-covalent interactions using imidazolium and amino acid based organic salts for efficient CO2 capture: experimental, DFT and COSMO-RS explorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salla Kälkäjä</w:t>
+                <w:t xml:space="preserve">Hira Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Lappalainen</w:t>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delattre</w:t>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anila Tabassum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coche.2025.101124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.116237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.116237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034998v1</w:t>
+                <w:t xml:space="preserve">hal-05015079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential for recycling sewage sludge in biodiesel using deep eutectic solvents: A proposal of circular economy based on life cycle assessment approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic aromatic – Hydroxyl groups influence towards physicochemical and thermal properties of choline based deep eutectic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasiano Rivas-García</w:t>
+                <w:t xml:space="preserve">Theaveraj Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Estrada-Baltazar</w:t>
+                <w:t xml:space="preserve">Asiah Nusaibah Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Paniagua-Martínez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+                <w:t xml:space="preserve">Hasrinah Hasbullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izni Mariah Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.107845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 429, pp.127575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034997v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic aromatic – Hydroxyl groups influence towards physicochemical and thermal properties of choline based deep eutectic solvents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic design and screening of novel amino acid ionic liquids via COSMO-RS as a catalyst for sustainable biodiesel production from Chlorella vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasrinah Hasbullah</w:t>
+                <w:t xml:space="preserve">Jivana Parameswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t>
+                <w:t xml:space="preserve">Noraini Abd Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izni Mariah Ibrahim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Md Sohrab B. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 429, pp.127575. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127575⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 438, pp.128725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363462v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic design and screening of novel amino acid ionic liquids via COSMO-RS as a catalyst for sustainable biodiesel production from Chlorella vulgaris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the potential for recycling sewage sludge in biodiesel using deep eutectic solvents: A proposal of circular economy based on life cycle assessment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noraini Abd Ghani</w:t>
+                <w:t xml:space="preserve">Brayan Moreno-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Sohrab B. Hossain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pasiano Rivas-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Estrada-Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Paniagua-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128725⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.107845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.107845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363458v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the role of non-covalent interactions using imidazolium and amino acid based organic salts for efficient CO2 capture: experimental, DFT and COSMO-RS explorations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of ultrasound on birch sawdust during simultaneous pretreatment and hemicellulose’s chemical conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+                <w:t xml:space="preserve">Salla Kälkäjä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anila Tabassum</w:t>
+                <w:t xml:space="preserve">Tao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Arfan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Lappalainen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.116237⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116, pp.107318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2025.107318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015079v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ultrasound on birch sawdust during simultaneous pretreatment and hemicellulose’s chemical conversion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasound-assisted esterification of cotton cellulose with long chain free fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baup</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Jean-Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katja Lappalainen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Raquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Boffito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2025.107318⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.100209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clce.2025.100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015075v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted esterification of cotton cellulose with long chain free fatty acids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conversion of microwave- or ultrasound-pretreated birch sawdust into platform chemicals using an aqueous deep eutectic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salla Kälkäjä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daria Boffito</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Lappalainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clce.2025.100209⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.102151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2025.102151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363455v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of microwave- or ultrasound-pretreated birch sawdust into platform chemicals using an aqueous deep eutectic solvent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Current status of chemical- or enzyme-assisted ultrasonic pre-treatment processes for lignocellulosic biomass to assess industrialization progress: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salla Kälkäjä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Lappalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Lappalainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.102151. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Part of special issue Intensified Physical and Chemical Processing, 48, pp.101124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2025.102151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coche.2025.101124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363443v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplasticized Bread Waste and Poly(butylene adipate-&amp;lt;i&amp;gt;co&amp;lt;/i&amp;gt;-terephthalate) Blends: A Sustainable Alternative to Starch in Eco-Friendly Packaging</w:t>
               </w:r>
@@ -1636,429 +1636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic-Assisted Extraction of Toxic Acidic Components from Acidic Oil Using 1,8-Diazobicyclo[5.4.0]undec-7-ene-Based Ionic Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syed Nasir Shah</w:t>
+                <w:t xml:space="preserve">Thermophysical Properties of Biodiesel with Ethyl Levulinate, Ethyl Acetoacetate, and Ethyl Pyruvate + MgO Mixtures from 288.15 to 338.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Moreno-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansoor Ul Hassan Shah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ibrahim Abdul Mutalib</w:t>
+                <w:t xml:space="preserve">José Cano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kallidanthiyil Chellappan Lethesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
+                <w:t xml:space="preserve">Gerardo Flores-Escamilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Iglesias-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Alcalá-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c02514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (1), pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906369v1</w:t>
+                <w:t xml:space="preserve">hal-04906311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Phenolic Compound from Model Pyrolysis Oil Using Deep Eutectic Solvents: Computational Screening and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanee Hizaddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Wazeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nur Afrina Muhammad Huzaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahssen El Blidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Ali Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (11), pp.336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/separations9110336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Properties of Biodiesel with Ethyl Levulinate, Ethyl Acetoacetate, and Ethyl Pyruvate + MgO Mixtures from 288.15 to 338.15 K</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Flores-Escamilla</w:t>
+                <w:t xml:space="preserve">Ultrasonic-Assisted Extraction of Toxic Acidic Components from Acidic Oil Using 1,8-Diazobicyclo[5.4.0]undec-7-ene-Based Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nasir Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Iglesias-Silva</w:t>
+                <w:t xml:space="preserve">Mansoor Ul Hassan Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibrahim Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Alcalá-Rodríguez</w:t>
+                <w:t xml:space="preserve">Kallidanthiyil Chellappan Lethesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68 (1), pp.82-99. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (31), pp.27479-27489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c02514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906311v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on “Ultrasound hybridized technologies: A new breathing for sonochemistry”</w:t>
               </w:r>
@@ -2161,51 +2161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected acceleration of Ultrasonic-Assisted iodide dosimetry in the catalytic presence of ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sooridarsan Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,4774 +2289,4774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic studies on counter-ionic effects of camphorsulfonate-based ionic liquids on kinetics, thermodynamics and stereoselectivity of β-amino carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+                <w:t xml:space="preserve">Erum Jabeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Reinert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Sazali Hamzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 320, pp.114370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176159v1</w:t>
+                <w:t xml:space="preserve">hal-04906456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic pre-treatment of an activited carbon powder in different solutions and influence on the ibuprofen adsorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasushi Soneda</w:t>
+                <w:t xml:space="preserve">Cytoxicity, Hammett acidity and CO2 solubility of AMPS-based organic salts: A comparative analysis of experimental and computational tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Kalsoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1202, pp.127255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148112v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physicochemical properties of ammonium-based ionic liquids on CO2 capturing: An insight into structure-activity relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+                <w:t xml:space="preserve">Organically modified micron-sized vermiculite and silica for efficient removal of Alizarin Red S dye pollutant from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisar Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farman Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehwish Taneez</w:t>
+                <w:t xml:space="preserve">Zarshad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoom Yasinzai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Imran Irshad</w:t>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112484⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.101001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2020.101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906426v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid esterification of fatty acid using dicationic acidic ionic liquid catalyst via ultrasonic-assisted method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asiah Nusaibah Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.104732 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organically modified micron-sized vermiculite and silica for efficient removal of Alizarin Red S dye pollutant from aqueous solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of physicochemical properties of ammonium-based ionic liquids on CO2 capturing: An insight into structure-activity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Taneez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisar Ali</w:t>
+                <w:t xml:space="preserve">Masoom Yasinzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farman Ali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+                <w:t xml:space="preserve">Muhammad Imran Irshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2020.101001⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 510, pp.112484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176115v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic studies on counter-ionic effects of camphorsulfonate-based ionic liquids on kinetics, thermodynamics and stereoselectivity of β-amino carbonyl compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+                <w:t xml:space="preserve">Ultrasonic pre-treatment of an activited carbon powder in different solutions and influence on the ibuprofen adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erum Jabeen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasushi Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114370⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906456v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoxicity, Hammett acidity and CO2 solubility of AMPS-based organic salts: A comparative analysis of experimental and computational tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saima Kalsoom</w:t>
+                <w:t xml:space="preserve">Microwave-assisted lipid extraction from Chlorella vulgaris in water with 0.5%–2.5% of imidazolium based ionic liquid as additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooridarsan Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noraini Abd Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khurrum Shehzad Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninna Sakina Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.127255⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.244-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906447v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted lipid extraction from Chlorella vulgaris in water with 0.5%–2.5% of imidazolium based ionic liquid as additive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, DNA-binding study and antioxidant assay of novel protic ionic liquids: Experimental and computational approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erum Jabeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoom Yasinzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 300, pp.112255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.112255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906465v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, DNA-binding study and antioxidant assay of novel protic ionic liquids: Experimental and computational approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 300, pp.112255. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.258-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.112255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906432v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Antimicrobial Toxicity Study of Dicyanamide-Based Ionic Liquids and Their Application to Liquid–Liquid Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer intensification by low or high frequency ultrasound: Thermal and hydrodynamic phenomenological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehad Saleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
+                <w:t xml:space="preserve">Odin Bulliard-Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+                <w:t xml:space="preserve">Jérémy Berindei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferrouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Memponteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.9b00654⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.258-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906408v1</w:t>
+                <w:t xml:space="preserve">hal-02063257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer intensification by low or high frequency ultrasound: Thermal and hydrodynamic phenomenological analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial biocompatibility of phosphonium- and ammonium-based ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vignal</w:t>
+                <w:t xml:space="preserve">Magaret Sivapragasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Memponteil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joshua Raj Jaganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moniruzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 273, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063257v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial biocompatibility of phosphonium- and ammonium-based ionic liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magaret Sivapragasam</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Antimicrobial Toxicity Study of Dicyanamide-Based Ionic Liquids and Their Application to Liquid–Liquid Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahssen El Blidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Raj Jaganathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
+                <w:t xml:space="preserve">Jehad Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Moniruzzaman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 273, pp.107-115. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (1), pp.34-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.9b00654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906488v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the adsorption kinetics of ibuprofen on an activated carbon fabric through ultrasound irradiation: Simulation and experimental studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+                <w:t xml:space="preserve">Study of the antimicrobial activity of cyclic cation-based ionic liquids via experimental and group contribution QSAR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nasir Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.062⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.21 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046868v1</w:t>
+                <w:t xml:space="preserve">hal-01938508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties, Brönsted acidity and ecotoxicity of imidazolium-based organic salts: Non-toxic variants of protic ionic liquids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+                <w:t xml:space="preserve">Azepanium based protic ionic liquids: Synthesis, thermophysical properties and COSMO-RS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nasir Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheswaran Pranesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Sada Khan</w:t>
+                <w:t xml:space="preserve">Hanna Prokkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Kärkkäinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 269, pp.178-186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.08.017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 264, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906622v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored activated carbons prepared by phosphoric activation of apricot, date and loquat stones and their mixtures; relation between the pore size and the composition in biopolymer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Novel SO 3 H-functionalized dicationic ionic liquids – A comparative study for esterification reaction by ultrasound cavitation and mechanical stirring for biodiesel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asiah Nusaibah Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120, pp.217-227</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.106 - 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005335v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel SO 3 H-functionalized dicationic ionic liquids – A comparative study for esterification reaction by ultrasound cavitation and mechanical stirring for biodiesel production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-pressure CO2-CH4 selective adsorption on covalent organic polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siew-Pei Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Shariff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.139 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jngse.2017.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938502v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azepanium based protic ionic liquids: Synthesis, thermophysical properties and COSMO-RS study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometry variation in porous covalent triazine polymer (CTP) for CO 2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siew-Pei Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Shariff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.05.031⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (18), pp.15488-15496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ00638E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906616v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the antimicrobial activity of cyclic cation-based ionic liquids via experimental and group contribution QSAR model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+                <w:t xml:space="preserve">Improving the adsorption kinetics of ibuprofen on an activated carbon fabric through ultrasound irradiation: Simulation and experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.018⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 343, pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938508v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure CO2-CH4 selective adsorption on covalent organic polymer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored activated carbons prepared by phosphoric activation of apricot, date and loquat stones and their mixtures; relation between the pore size and the composition in biopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mellon</w:t>
+                <w:t xml:space="preserve">Karima Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azmi Shariff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Noureddine Benderdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.217-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01938527v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry variation in porous covalent triazine polymer (CTP) for CO 2 adsorption</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physicochemical properties, Brönsted acidity and ecotoxicity of imidazolium-based organic salts: Non-toxic variants of protic ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Sada Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (18), pp.15488-15496. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269, pp.178-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NJ00638E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906631v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids toxicity on fresh water microalgae, Scenedesmus quadricauda, Chlorella vulgaris &amp; Botryococcus braunii ; selection criterion for use in a two-phase partitioning bioreactor (TPPBR)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of QSAR model to predict the ecotoxicity of Vibrio fischeri using COSMO-RS descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 184, pp.642 - 651. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.06.037⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 170, pp.242 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938551v1</w:t>
+                <w:t xml:space="preserve">hal-01938521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermokinetics of alkyl methylpyrrolidinium [NTf2] ionic liquids: Effect of alkyl chain on thermal stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
+                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938566v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel low viscosity ammonium-based ionic liquids with carboxylate anions: Synthesis, characterization, and thermophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Al Kaisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ibrahim A Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 230, pp.565 - 573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ionic liquids and ibuprofen by adsorption on a microporous activated carbon: Kinetics, isotherms, and pore sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+                <w:t xml:space="preserve">Investigation of the Thermophysical Properties of AMPS-Based Aprotic Ionic Liquids for Potential Application in CO 2 Sorption Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabahat Sardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.4160 - 4168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940097v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of QSAR model to predict the ecotoxicity of Vibrio fischeri using COSMO-RS descriptors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic treatment of glassy carbon for nanoparticle preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 170, pp.242 - 250. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.615 - 622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938521v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Thermophysical Properties of AMPS-Based Aprotic Ionic Liquids for Potential Application in CO 2 Sorption Processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid one-step solvent-free acid-catalyzed mechanical depolymerization of pine sawdust to high-yield water-soluble sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmiina Haverinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero Tuuttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Jaakkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00552⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.23 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938536v1</w:t>
+                <w:t xml:space="preserve">hal-01938517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic treatment of glassy carbon for nanoparticle preparation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naoki Komatsu</w:t>
+                <w:t xml:space="preserve">Thermokinetics of alkyl methylpyrrolidinium [NTf2] ionic liquids: Effect of alkyl chain on thermal stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khurrum Shehzad Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooridarsan Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Irfan Khan,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Devi Wilfred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (1), pp.261-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201345t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936675v1</w:t>
+                <w:t xml:space="preserve">hal-01938566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid one-step solvent-free acid-catalyzed mechanical depolymerization of pine sawdust to high-yield water-soluble sugars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mari Jaakkola</w:t>
+                <w:t xml:space="preserve">Ionic liquids toxicity on fresh water microalgae, Scenedesmus quadricauda, Chlorella vulgaris &amp; Botryococcus braunii ; selection criterion for use in a two-phase partitioning bioreactor (TPPBR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khurrum Shehzad Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooridarsan Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Holm</w:t>
+                <w:t xml:space="preserve">Noraisyah Azeezah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.23 - 30. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.642 - 651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938517v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of π–π aromatic interactions between hydrophobic Ionic Liquids and Methylene Blue for an optimum removal efficiency and assessment of toxicity by microbiological method</w:t>
+                <w:t xml:space="preserve">Understanding the physical properties, toxicities and anti-microbial activities of choline-amino acid-based salts: Low-toxic variants of ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sooridarsan Krishnan</w:t>
+                <w:t xml:space="preserve">Amandine Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.193⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221, pp.133 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938580v1</w:t>
+                <w:t xml:space="preserve">hal-01938591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfonated Polyimide-Clay Thin Films for Energy Application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid-Liquid extraction of aromatics and sulfur compounds from base oil using ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan M.J. Al Kaisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ibrahim Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawshad Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent patents on nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1872210510666160429144718⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.4786 - 4793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938602v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steric and energetic interpretations of the equilibrium adsorption of two new pyridinium ionic liquids and ibuprofen on a microporous activated carbon cloth: Statistical and COSMO-RS models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 414, pp.156 - 163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the physical properties, toxicities and anti-microbial activities of choline-amino acid-based salts: Low-toxic variants of ionic liquids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+                <w:t xml:space="preserve">Physicochemical Properties of New Imidazolium-Based Ionic Liquids Containing Aromatic Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibrahim A. Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kallidanthiyil Chellappan Lethesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahid Ben Omar Ben Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.05.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (6), pp.2020 - 2026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938591v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Liquid extraction of aromatics and sulfur compounds from base oil using ionic liquids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using tunability of ionic liquids to remove methylene blue from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girma Gonfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faizureen Afzal Mazlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 4 (4), pp.4786 - 4793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.11.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.2327 - 2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938569v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties of New Imidazolium-Based Ionic Liquids Containing Aromatic Group</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Direct acid-catalysed mechanical depolymerisation of fibre sludge to reducing sugars using planetary milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ouahid Ben Omar Ben Ghanem</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Jaakkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00983⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.36 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938590v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using tunability of ionic liquids to remove methylene blue from aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Enhancement of π–π aromatic interactions between hydrophobic Ionic Liquids and Methylene Blue for an optimum removal efficiency and assessment of toxicity by microbiological method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Faizureen Afzal Mazlan</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ibrahim A. Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiki Adi Kurnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kallidanthiyil Chellapan Lethesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sooridarsan Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.1149 - 1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938605v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct acid-catalysed mechanical depolymerisation of fibre sludge to reducing sugars using planetary milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Dong</w:t>
+                <w:t xml:space="preserve">Sulfonated Polyimide-Clay Thin Films for Energy Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaukat Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Schneider</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jana Holm</w:t>
+                <w:t xml:space="preserve">Syed Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazal Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">Recent patents on nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.221 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1872210510666160429144718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01938596v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of imidazolium-based ionic liquids on bacterial growth inhibition investigated via experimental and QSAR modelling studies</w:t>
               </w:r>
@@ -7068,64 +7068,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girma Gonfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Fai Kait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7201,77 +7201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the Physicochemical Properties of Ionic Liquids Based On 1-Octyl-3-methylimidazolium Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahid Ben Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girma Gonfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Fai Kait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Viboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212, pp.352 - 359. </w:t>
@@ -7481,64 +7481,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sono-bromination of aromatic compounds based on the ultrasonic advanced oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsue Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Komatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahide Kimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7579,372 +7579,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cation type, alkyl chain length, adsorbate size on adsorption kinetics and isotherms of bromide ionic liquids from aqueous solutions onto microporous fabric and granulated activated carbons</w:t>
+                <w:t xml:space="preserve">Ecotoxicity of Pyridinium Based Ionic Liquids: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Hassan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nehal Farouk Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibrahim Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harabawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.05.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 625, pp.152 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.625.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937932v1</w:t>
+                <w:t xml:space="preserve">hal-01938622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity of Pyridinium Based Ionic Liquids: A Review</w:t>
+                <w:t xml:space="preserve">Effect of cation type, alkyl chain length, adsorbate size on adsorption kinetics and isotherms of bromide ionic liquids from aqueous solutions onto microporous fabric and granulated activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nehal Farouk Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ibrahim Abdul Mutalib</w:t>
+                <w:t xml:space="preserve">Safia Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Azmi Bustam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amjad Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.108 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.625.152⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938622v1</w:t>
+                <w:t xml:space="preserve">hal-01937932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sonication conditions: solvent, time, temperature and reactor type on the preparation of micron sized vermiculite particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8008,64 +8008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-specific ionic liquid for the depolymerisation of starch-based industrial waste into high reducing sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hernoux-Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Kärkkäinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8114,1951 +8114,1951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective extraction of gold and platinum in water using ionic liquids. A simple two-step extraction process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and characterization of micron and submicron-sized vermiculite powders by ultrasonic irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Génand-Pinaz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guittonneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dehaudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2DT32631K⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.9 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710017v1</w:t>
+                <w:t xml:space="preserve">hal-01814672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and anti-microbial potencies of 1-(2-hydroxyethyl)-3-alkylimidazolium chloride ionic liquids: Microbial viabilities at different ionic liquids concentrations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion of a non-water soluble potato starch waste into reducing sugars under non-conventional technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousr Abdulhadi Noaman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A. Hernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molina Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.09.020⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.2065-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710302v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of micron and submicron-sized vermiculite powders by ultrasonic irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Removal of platinum from water by precipitation or liquid–liquid extraction and separation from gold using ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Génand-Pinaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3GC40557E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.12.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01814672v1</w:t>
+                <w:t xml:space="preserve">hal-01710014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of a non-water soluble potato starch waste into reducing sugars under non-conventional technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The effects of the surface oxidation of activated carbon, the solution pH and the temperature on adsorption of ibuprofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.11.048⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.432 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825429v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of platinum from water by precipitation or liquid–liquid extraction and separation from gold using ionic liquids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous Microwave/Ultrasound-Assisted Hydrolysis of Starch-Based Industrial Waste into Reducing Sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hernoux-Villière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Lassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (9), </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (8), pp.995 - 1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3GC40557E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/sc4000708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710014v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the surface oxidation of activated carbon, the solution pH and the temperature on adsorption of ibuprofen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterization of micron and submicron-sized vermiculite powders by ultrasonic irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bellakhal</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dehaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.11.059⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.9 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814628v1</w:t>
+                <w:t xml:space="preserve">hal-01814630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Microwave/Ultrasound-Assisted Hydrolysis of Starch-Based Industrial Waste into Reducing Sugars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hernoux-Villière</w:t>
+                <w:t xml:space="preserve">A rosette cooling cell: More effective container for solubilization of single-walled carbon nanotubes under probe-type ultrasonic irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Yasumitsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulla Lassi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Rinaldi</w:t>
+                <w:t xml:space="preserve">Shuji Aonuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/sc4000708⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.37 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710296v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of micron and submicron-sized vermiculite powders by ultrasonic irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An original ultrasonic reaction with dual coaxial frequencies for biomass processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hernoux-Villière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Lassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.12.007⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.1341 - 1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814630v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rosette cooling cell: More effective container for solubilization of single-walled carbon nanotubes under probe-type ultrasonic irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Biodiesel Production Using Ultrasound in Batch and Continuous Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boffito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuki Yasumitsu</w:t>
+                <w:t xml:space="preserve">S. Mansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+                <w:t xml:space="preserve">C. Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuji Aonuma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">C. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (1), pp.37 - 39. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (11), pp.1432 - 1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2012.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/sc400161s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812037v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original ultrasonic reaction with dual coaxial frequencies for biomass processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Selective extraction of gold and platinum in water using ionic liquids. A simple two-step extraction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Génand-Pinaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.04.011⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (6), pp.1979 - 1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT32631K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710025v1</w:t>
+                <w:t xml:space="preserve">hal-01710017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Biodiesel Production Using Ultrasound in Batch and Continuous Reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and anti-microbial potencies of 1-(2-hydroxyethyl)-3-alkylimidazolium chloride ionic liquids: Microbial viabilities at different ionic liquids concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mansi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M. Ismail Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noorjahan Banu Mohamed Alitheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousr Abdulhadi Noaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (11), pp.1432 - 1439. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.65 - 69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/sc400161s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709998v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of gold complexes from water by precipitation or liquid–liquid extraction using ionic liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+                <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite : characterization and thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vite</w:t>
+                <w:t xml:space="preserve">K. Batouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goujon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+                <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Billard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814770v1</w:t>
+                <w:t xml:space="preserve">hal-01709831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of ionic liquids onto activated carbons: Effect of pH and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseem Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158, pp.55 - 63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite : characterization and thermodynamic calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">Efficient removal of gold complexes from water by precipitation or liquid–liquid extraction using ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Batouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolas Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Muller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2GC35222B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709831v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of position and length of alkyl substituents in pyridinium based ionic liquids on temperature dependent transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuki Yasumitsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Aonuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70 (1), pp.124 - 130. </w:t>
@@ -10108,77 +10108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of imidazolium and pyridinium ionic liquids onto montmorillonite: characterization and thermodynamic calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Batouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10242,51 +10242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary sonochemical effect on Mo-catalyzed bromination of aromatic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsue Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,398 +10370,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino- acid synthesis in aqueous media under ultrasonic irradiation</w:t>
+                <w:t xml:space="preserve">Swift and Efficient Synthesis of 4-Phenylquinazolines: Involvement of N -Heterocyclic Carbene in the Key Cyclization Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sedaghat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Julien Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (6), pp.2092 - 2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo902726k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814529v1</w:t>
+                <w:t xml:space="preserve">hal-01658609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift and Efficient Synthesis of 4-Phenylquinazolines: Involvement of N -Heterocyclic Carbene in the Key Cyclization Step</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrodynamic sono-voltammetry of ferrocene in [Tf2N]− based ionic liquid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hihn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo902726k⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (2), pp.323 - 328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658609v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic sono-voltammetry of ferrocene in [Tf2N]− based ionic liquid media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amino- acid synthesis in aqueous media under ultrasonic irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sedaghat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.75-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.09.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01815143v1</w:t>
+                <w:t xml:space="preserve">hal-01814529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10779,51 +10779,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents as promoters of the biorefinery concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10917,77 +10917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted Simultaneous Fractionation and Chemical Conversion of lignocellulosic wastes at high Pressure and Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salla Kälkäjä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Lappalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leuven, May 2024, Leuven (KULeuven), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11012,51 +11012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique et physique d’un réacteur combiné 20/500 kHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11137,77 +11137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical characterization of a combined 20 / 500 kHz ultrasonic reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Molina-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11256,338 +11256,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Cellular Disruption from Microalgae for Efficient Lipid Extraction with Ionic Liquid as Additive</w:t>
+                <w:t xml:space="preserve">Biodiesel production from non-edible Callophyllum inophyllum oil using dicationic acidic ionic liquid catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Krishnan</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A.N. Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Fathanah Aminuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 Th Congress of the European Society of Sonochemistry, ESS16, 14-18 April 2018, Besançon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938650v1</w:t>
+                <w:t xml:space="preserve">hal-01938655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production from non-edible Callophyllum inophyllum oil using dicationic acidic ionic liquid catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Analysis of Cellular Disruption from Microalgae for Efficient Lipid Extraction with Ionic Liquid as Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khurrum Shehzad Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Masri</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">N.S. Azman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 Th Congress of the European Society of Sonochemistry, ESS16, 14-18 April 2018, Besançon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938655v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling ultrasound treatment and adsorption on activated carbon for the removal micropollutants from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11629,77 +11629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération de l'adsorption de l'ibuprofène sur un tissu de carbone activé microporeux par un traitement ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11793,51 +11793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thangarajoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11873,726 +11873,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound treatment of glassy carbon for nanoparticle preparation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">An easy, Green and Ultra-fast synthesis of dicationic ionic liquids: from days to minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kallidanthiyil Chellappan Lethesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Rouzaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Azal Mazlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Asia-Oceania Sonochemical Society conference (AOSS2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">5 th International Conference on Environment 2015 (ICENV 2015), 18-19 August 2015, Penang,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Penang,, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045250v1</w:t>
+                <w:t xml:space="preserve">hal-01938668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy, Green and Ultra-fast synthesis of dicationic ionic liquids: from days to minutes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kallidanthiyil Chellappan Lethesh</w:t>
+                <w:t xml:space="preserve">Ultrasound treatment of glassy carbon for nanoparticle preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Azal Mazlan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 th International Conference on Environment 2015 (ICENV 2015), 18-19 August 2015, Penang,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Penang,, Malaysia</w:t>
+              <w:t xml:space="preserve">2nd Asia-Oceania Sonochemical Society conference (AOSS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938668v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity of Pyridinium based ionic liquids</w:t>
+                <w:t xml:space="preserve">Toxicity Test of Ionic Liquids towards Freshwater Microalgae Scenedesmus quadricauda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.F Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
+                <w:t xml:space="preserve">N. Abdul Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. B. Bustam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Devanciard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Uemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Process Engineering and Advanced Materials, ICPEAM 2014, 3-5 June 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">The 27 th. International Symposium on Chemical Engineering (ISChE 2014), 5-7 December 2014, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Kuala Lumpur, Malaysia, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938687v1</w:t>
+                <w:t xml:space="preserve">hal-01938674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés et étude de l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity Test of Ionic Liquids towards Freshwater Microalgae Scenedesmus quadricauda</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecotoxicity of Pyridinium based ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Devanciard</w:t>
+                <w:t xml:space="preserve">N.F Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Uemura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. A. B. Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad El-Harbawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27 th. International Symposium on Chemical Engineering (ISChE 2014), 5-7 December 2014, Kuala Lumpur, Malaysia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Kuala Lumpur, Malaysia, Malaysia</w:t>
+              <w:t xml:space="preserve">Conference on Process Engineering and Advanced Materials, ICPEAM 2014, 3-5 June 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938674v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of ibuprofen on modified activated carbon fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
@@ -12615,1636 +12615,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical Production of Fatty Alkyl Methyl Esters from Raw Oils</w:t>
+                <w:t xml:space="preserve">Removal of ionic liquids from aqueous streams onto microporous activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daria</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">S. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pirola</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Society of Sonochemistry Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">Carbon 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817160v1</w:t>
+                <w:t xml:space="preserve">hal-01817168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of activated carbon for the removal of Ibuprofen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New catalytic route for the depolymerisation of starch-based industrial waste into high value-added compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">3rd international workshop of COST action CM0903 (UBIOCHEM) : Sustainable production of fuels/energy, materials &amp; chemicals from biomasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817170v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of ionic liquids from aqueous streams onto microporous activated carbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a New Bifrequential 20/500 kHz Ultrasonic Reactor for the Depolymerisation of Starch-Based Waste into Reducing Sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Farooq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">H. Hernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Synetude 13th European Society of Sonochemistry Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lviv, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817168v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New catalytic route for the depolymerisation of starch-based industrial waste into high value-added compound</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modification of activated carbon for the removal of Ibuprofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Soneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international workshop of COST action CM0903 (UBIOCHEM) : Sustainable production of fuels/energy, materials &amp; chemicals from biomasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Carbon 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817138v1</w:t>
+                <w:t xml:space="preserve">hal-01817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a New Bifrequential 20/500 kHz Ultrasonic Reactor for the Depolymerisation of Starch-Based Waste into Reducing Sugars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">Pretreatment of fibre sludge with task specific ionic liquid to create reducing sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Lassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synetude 13th European Society of Sonochemistry Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lviv, Lithuania</w:t>
+              <w:t xml:space="preserve">3rd international workshop of COST action CM0903 (UBIOCHEM) : Sustainable production of fuels/energy, materials &amp; chemicals from biomasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Thessamoniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817158v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment of fibre sludge with task specific ionic liquid to create reducing sugars</w:t>
+                <w:t xml:space="preserve">Exfoliation and size reduction treatment of vermiculite by ultrasound irradiation ESS 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Holm</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A.-N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international workshop of COST action CM0903 (UBIOCHEM) : Sustainable production of fuels/energy, materials &amp; chemicals from biomasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Thessamoniki, Greece</w:t>
+              <w:t xml:space="preserve">13th European Society of Sonochemistry Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817141v1</w:t>
+                <w:t xml:space="preserve">hal-01817162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exfoliation and size reduction treatment of vermiculite by ultrasound irradiation ESS 13</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sonochemical Production of Fatty Alkyl Methyl Esters from Raw Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boffito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Vibert</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Society of Sonochemistry Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817162v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of various ionic liquids using activated carbons. CESEP 2011.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Starch based wastes conversion into reducing sugars : towards a sustainable source of biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Irfan</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Carbons for Energy Storage – Conversion and Environment Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vichy, France</w:t>
+              <w:t xml:space="preserve">SustainShem 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817412v1</w:t>
+                <w:t xml:space="preserve">hal-01817413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of gold complexes by using ionic liquids International</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable -Caprolactam synthesis using reusable task specific ionic liquid under mild Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papaiconomou Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+                <w:t xml:space="preserve">R. Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Billard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Estager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ragaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bonrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Solution Chemistry 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">ESOC 2011, 17th European Symposium on Organic Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817781v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch based wastes conversion into reducing sugars : towards a sustainable source of biofuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Catalytic conversion of biomass into transportation fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Marais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SustainShem 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">GPE2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817413v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable -Caprolactam synthesis using reusable task specific ionic liquid under mild Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Turgis</w:t>
+                <w:t xml:space="preserve">The adsorption of ionic liquids onto modified activated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Estager</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. Bonrath</w:t>
+                <w:t xml:space="preserve">M.-A. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOC 2011, 17th European Symposium on Organic Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Crète, Greece</w:t>
+              <w:t xml:space="preserve">Carbon 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818167v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic conversion of biomass into transportation fuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Removal of various ionic liquids using activated carbons. CESEP 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Irfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPE2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">4th International Conference on Carbons for Energy Storage – Conversion and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817408v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adsorption of ionic liquids onto modified activated carbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Hassan</w:t>
+                <w:t xml:space="preserve">Extraction of gold complexes by using ionic liquids International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papaiconomou Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Ahmad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Conference on Solution Chemistry 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818061v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of ionic liquids and dyes using various activated carbons and regeneration thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Clemson University, United States</w:t>
@@ -14286,51 +14286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Sonochemical Effect on Mo-catalyzed Bromination of Aromatic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14398,103 +14398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la modification de la surface des carbones activés par des méthodes d’oxydation et de réduction : application à l’élimination de l’ibuprofène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées nationales de la chimie, société chimique de Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14532,64 +14532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of tetrahydro -β-carbolines via Pictet-Spengler reaction in acidic room-temperature ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COIL3 congress on ionic liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Cairns, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14627,90 +14627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la vermiculite par le péroxyde d'hydrogène et des traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque du GFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14761,77 +14761,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Zeghida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwaves assisted organic and peptide synthesis (MAOPS) international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14850,277 +14850,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquide ionique à température ambiante, de la synthèse à la valorisation.</w:t>
+                <w:t xml:space="preserve">Lanthanum electrodeposition in air and water stable Room-Temperature Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Draye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Joseph Fourier, Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">59th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Sep 2008, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998971v1</w:t>
+                <w:t xml:space="preserve">hal-04161991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanum electrodeposition in air and water stable Room-Temperature Ionic Liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquide ionique à température ambiante, de la synthèse à la valorisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Estager</w:t>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Sep 2008, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Université Joseph Fourier, Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161991v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15138,103 +15138,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitement par ultrasons d'une poudre de charbon actif dans différentes solutions et influence sur l'adsorption d'ibuprofène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasushi Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
@@ -15288,90 +15288,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des ultrasons sur les cinétiques d'adsorption de la carbamazépine sur des carbones activés de texture variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15407,277 +15407,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of carbamazepin by coupling ultrasound treatment and adsorption, comparison of various texture of activated carbon: powder, granulated and fabric</w:t>
+                <w:t xml:space="preserve">Couplage de traitement ultrasonore et de l’adsorption sur carbone activé pour l’élimination de la carbamazépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS16 – 16th meating of the European Society of Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">SFEC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045284v1</w:t>
+                <w:t xml:space="preserve">hal-02045435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de traitement ultrasonore et de l’adsorption sur carbone activé pour l’élimination de la carbamazépine</w:t>
+                <w:t xml:space="preserve">Removal of carbamazepin by coupling ultrasound treatment and adsorption, comparison of various texture of activated carbon: powder, granulated and fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Obernai, France</w:t>
+              <w:t xml:space="preserve">ESS16 – 16th meating of the European Society of Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045435v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling ultrasound treatment and adsorption on activated carbon for the removal of carbamazepin</w:t>
               </w:r>
@@ -15689,77 +15689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
@@ -15814,77 +15814,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water micropollutants: from detection to remova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
@@ -15926,90 +15926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of n-butylpyridinium thiocyanate impregnated on activated carbon for SO2 adsorption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A.A. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I.Abdul Mutalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP2017, 7th International Conference on Carbon for Energy Storage/Conversion and Environment Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
@@ -16051,77 +16051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et interprétation des isothermes d'adsorption simple et binaire de deux liquides ioniques et de l'ibuprofène sur un tissu du carbone activé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16157,825 +16157,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés pour l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Etude de l’influence des ultrasons sur la cinétique d’adsorption de l’ibuprofène par un tissu de carbone activé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045549v1</w:t>
+                <w:t xml:space="preserve">hal-02045557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption sur tissu de carbone activé couplée aux ultrasons pour le traitement des eaux résiduaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+                <w:t xml:space="preserve">Adsorption sur tissus de activé couplée aux ultrasons pour le traitement des eaux résiduaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Reinert</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinert L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès international du GRUTTEE</w:t>
+              <w:t xml:space="preserve">10éme congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045517v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Methylene Blue from Wastewater by Using Ionic Liquids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enzyme-catalyzed depolymerization of potato peel waste to reducing sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villiére</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Partanen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Syrjälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kuokkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27 th. International Symposium on Chemical Engineering (ISChE 2014), 5-7 December 2014, Kuala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">NSC2014- 16 th Nordic Symposium of Catalysis, 15-17 June 2014, Oslo, Norway</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938725v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence des ultrasons sur la cinétique d’adsorption de l’ibuprofène par un tissu de carbone activé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of Methylene Blue from Wastewater by Using Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Kermanioryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ibrahim Abdul Mutalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thangarajoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukman Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">The 27 th. International Symposium on Chemical Engineering (ISChE 2014), 5-7 December 2014, Kuala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045557v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption sur tissus de activé couplée aux ultrasons pour le traitement des eaux résiduaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Modifications physiques et chimiques de carbones activés pour l’adsorption de polluants organiques émergents en milieux aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10éme congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150786v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-catalyzed depolymerization of potato peel waste to reducing sugars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Kuokkanen</w:t>
+                <w:t xml:space="preserve">Adsorption sur tissu de carbone activé couplée aux ultrasons pour le traitement des eaux résiduaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSC2014- 16 th Nordic Symposium of Catalysis, 15-17 June 2014, Oslo, Norway</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">10ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938732v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17043,90 +17043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption studies of 4(tert-butyl)-1propylpyridinium bromide, ibuprofen and 4(tert-butyl)- 1(carboxyethyl)pyridinium bromide onto a microporous activated carbon fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sellaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Guedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Interfaces against Pollution (IAP) 2014, 25-28 May 2014, Leeuwarden,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Leeuwarden, Netherlands</w:t>
@@ -17149,277 +17149,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAMES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226627v1</w:t>
+                <w:t xml:space="preserve">hal-04226632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">NAMES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226632v1</w:t>
+                <w:t xml:space="preserve">hal-04226627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17437,77 +17437,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Sonochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Cravotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17552,277 +17552,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch and Continuous Ultrasonic Reactors for the Production of Methyl Esters from Vegetable Oils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+                <w:t xml:space="preserve">Production of Glucose from Starch-Based Waste Employing Ultrasound and/or Microwave Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hernoux-Villière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Cravotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Pirola</w:t>
+                <w:t xml:space="preserve">Raphael Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia L</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Vibert</w:t>
+                <w:t xml:space="preserve">Arnaud Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Lassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound-Enhanced Biogas Production from Different Substrate</w:t>
+              <w:t xml:space="preserve">Production of Biofuels and Chemicals with Ultrasound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938645v1</w:t>
+                <w:t xml:space="preserve">hal-01938629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Glucose from Starch-Based Waste Employing Ultrasound and/or Microwave Irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Cravotto</w:t>
+                <w:t xml:space="preserve">Batch and Continuous Ultrasonic Reactors for the Production of Methyl Esters from Vegetable Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Camilla Boffito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Vibert</w:t>
+                <w:t xml:space="preserve">Carlo Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulla Lassi</w:t>
+                <w:t xml:space="preserve">Claudia L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production of Biofuels and Chemicals with Ultrasound</w:t>
+              <w:t xml:space="preserve">Ultrasound-Enhanced Biogas Production from Different Substrate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938629v1</w:t>
+                <w:t xml:space="preserve">hal-01938645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17840,103 +17840,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency ultrasonic device Sonitube: A possible gate to pilot and industrial scale applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Fundamental and Applied Sciences (ICFAS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kuala Lumpur, France. 1621 (1621), </w:t>
@@ -18156,51 +18156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salla K&#228;lk&#228;j&#228;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Lappalainen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2025.101124" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Moreno-Caballero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Estrada-Baltazar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paniagua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaveraj Ravi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiah Nusaibah Masri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrinah Hasbullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zaireen Nisa Yahya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izni Mariah Ibrahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127575" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivana Parameswaran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abd Ghani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sohrab B. Hossain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128725" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Karim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabahat Sardar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mumtaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anila Tabassum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arfan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Jean-Fulcrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Boffito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2025.100209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Bouzidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c06823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Ben Ghanem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisara Shahrom Raja Shahrom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nasir Shah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argirusis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Bianchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;utigam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cintas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106324" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Ul Hassan Shah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallidanthiyil Chellappan Lethesh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanee Hizaddin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Wazeer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Afrina Muhammad Huzaimi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ali Hashim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9110336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores-Escamilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Iglesias-Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cintas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooridarsan Krishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abd. Ghani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fathanah Aminuddin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurrum Shehzad Quraishi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105576" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guedidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Lakehal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.04.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03148112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guedidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Taneez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Yasinzai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Irshad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112484" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Leveque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104732" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ullah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarshad Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.101001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erum Jabeen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Devi Wilfred" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sazali Hamzah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114370" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Kalsoom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127255" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninna Sakina Azman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.112255" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Saleh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad El-Harbawi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00654" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berindei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrouillat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Memponteil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaret Sivapragasam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Raj Jaganathan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moniruzzaman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.10.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guittonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.062" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sada Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.08.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Larbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benderdouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheswaran Pranesh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Prokkola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K&#228;rkk&#228;inen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.05.031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Pei Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Shariff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2017.11.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNW83H2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906631v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00638E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraisyah Azeezah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.06.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irfan Khan," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201345t" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Al Kaisy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim A Mutalib" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.01.050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938521v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938536v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00552" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936675v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rouzaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Komatsu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938517v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmiina Haverinen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tuuttila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Jaakkola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Holm" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938580v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Kermanioryani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim A. Mutalib" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiki Adi Kurnia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallidanthiyil Chellapan Lethesh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.193" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S4SZCQH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Saeed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Rahim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872210510666160429144718" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936744v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDH8D895-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938591v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.05.046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938569v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan M.J. Al Kaisy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawshad Muhammad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.11.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWGHWPJV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938590v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Ben Omar Ben Ghanem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00983" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Gonfa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizureen Afzal Mazlan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.04.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FKMB3S8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.01.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C38SCPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.Abdul Mutalib" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Fai Kait" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.04.082" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD24MCMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je501162f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.09.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S0GMNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938615v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Fujita" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahide Kimura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.04.030" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hassan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Farooq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.05.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95JPZFW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Farouk Mohamed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Azmi Bustam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad El-Harabawi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.625.152" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hernoux-Villi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Lajunen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710017v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;nand-Pinaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT32631K" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail Hossain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorjahan Banu Mohamed Alitheen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Abdulhadi Noaman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.09.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dehaudt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.12.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F1RVTM3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825429v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernoux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lassi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina Boisseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Marais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.11.048" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ315T3V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3GC40557E" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.059" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NV97LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Lassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Paquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc4000708" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01812037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Yasumitsu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Aonuma" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2012.06.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.04.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709998v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boffito" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirola" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bianchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc400161s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814770v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goujon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35222B" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814695v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Irfan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRTMBMHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709831v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batouche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M B&#233;ny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.091" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FPBVSHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sohmiya" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2010.11.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814529v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sedaghat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658609v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902726k" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815143v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Costa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Doche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLV5R9QZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Steven Moreno Caballero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906545v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938650v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ghani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Azman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938655v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Masri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Larbi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045168v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.A. Rahman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thangarajoo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045250v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komatsu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938668v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azal Mazlan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938687v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F Mohamed" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. B. Bustam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045224v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedidi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938674v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Khalid" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Thanh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devanciard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uemura" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816993v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817160v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daria" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817170v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817168v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irfan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817138v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernoux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817158v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817141v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817162v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Nguyen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817412v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817781v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vite" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817413v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818167v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ragaini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bonrath" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817408v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818061v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ahmad" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818256v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818253v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujita" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818249v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581077v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579209v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Nguyen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ziat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581040v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debray" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914745v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141711v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benderdouche" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045435v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bestani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044822v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005349v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahir" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045850v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045497v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaoui" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045517v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938725v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Ismail" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045557v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150786v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938732v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villi&#233;re" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Partanen," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Syrj&#228;l&#228;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuokkanen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938729v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442849v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98554-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938645v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pirola" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938629v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vibert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217473v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01217473" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898474" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Karim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabahat Sardar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mumtaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anila Tabassum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arfan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theaveraj Ravi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiah Nusaibah Masri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrinah Hasbullah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zaireen Nisa Yahya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izni Mariah Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jivana Parameswaran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abd Ghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sohrab B. Hossain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Moreno-Caballero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Estrada-Baltazar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paniagua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.107845" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salla K&#228;lk&#228;j&#228;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Lappalainen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Jean-Fulcrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Boffito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2025.100209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2025.101124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Bouzidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c06823" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Ben Ghanem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisara Shahrom Raja Shahrom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nasir Shah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argirusis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Bianchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;utigam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cintas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106324" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores-Escamilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Iglesias-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanee Hizaddin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Wazeer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Afrina Muhammad Huzaimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ali Hashim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations9110336" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Ul Hassan Shah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallidanthiyil Chellappan Lethesh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02514" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cintas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sooridarsan Krishnan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abd. Ghani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fathanah Aminuddin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurrum Shehzad Quraishi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105576" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erum Jabeen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Devi Wilfred" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sazali Hamzah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114370" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Kalsoom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.127255" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisar Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ullah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarshad Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.101001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Leveque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104732" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Taneez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoom Yasinzai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Irshad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112484" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03148112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guedidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Soneda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninna Sakina Azman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.112255" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03176159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Guedidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Lakehal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bellakhal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2017.04.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berindei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferrouillat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Memponteil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaret Sivapragasam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Raj Jaganathan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moniruzzaman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Saleh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad El-Harbawi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00654" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheswaran Pranesh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Prokkola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna K&#228;rkk&#228;inen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.05.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew-Pei Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Shariff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2017.11.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNW83H2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00638E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guittonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005335v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Larbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benderdouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sada Khan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.08.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Al Kaisy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim A Mutalib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.01.050" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938536v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00552" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rouzaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Komatsu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938517v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmiina Haverinen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tuuttila" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Jaakkola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Holm" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.03.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irfan Khan," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201345t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraisyah Azeezah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.06.037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.05.046" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan M.J. Al Kaisy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawshad Muhammad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.11.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWGHWPJV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01936744v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDH8D895-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Kermanioryani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahim A. Mutalib" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Ben Omar Ben Ghanem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00983" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938605v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Gonfa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizureen Afzal Mazlan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.04.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FKMB3S8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.01.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C38SCPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938580v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiki Adi Kurnia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallidanthiyil Chellapan Lethesh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.193" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S4SZCQH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938602v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Saeed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Shah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazal Rahim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1872210510666160429144718" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I.Abdul Mutalib" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Fai Kait" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.04.082" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD24MCMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je501162f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdul Mutalib" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.09.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S0GMNB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938615v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Fujita" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahide Kimura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.04.030" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938622v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Farouk Mohamed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Azmi Bustam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad El-Harabawi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.625.152" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hassan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Farooq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.05.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95JPZFW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539453v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hernoux-Villi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Lajunen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beziat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dehaudt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.12.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F1RVTM3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825429v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernoux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lassi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina Boisseau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Marais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.11.048" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ315T3V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710014v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;nand-Pinaz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3GC40557E" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814628v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.059" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NV97LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Lassi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Paquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc4000708" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814630v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01812037v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Yasumitsu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Aonuma" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2012.06.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.04.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709998v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boffito" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirola" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bianchi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc400161s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT32631K" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01710302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail Hossain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorjahan Banu Mohamed Alitheen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Abdulhadi Noaman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.09.020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01709831v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batouche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M B&#233;ny" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814695v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Irfan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.008" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRTMBMHG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814770v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goujon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2GC35222B" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.091" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FPBVSHQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Sohmiya" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;trier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2010.11.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658609v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902726k" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815143v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Costa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Doche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.023" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLV5R9QZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814529v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sedaghat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Steven Moreno Caballero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906545v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938655v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Masri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938650v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Ghani" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Azman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Larbi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045168v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.A. Rahman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thangarajoo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938668v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azal Mazlan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045250v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Rouzaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Komatsu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938674v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Khalid" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Thanh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devanciard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uemura" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045224v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedidi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938687v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F Mohamed" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. B. Bustam" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816993v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817168v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Irfan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817138v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernoux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817158v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817170v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817141v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holm" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Nguyen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817160v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daria" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817413v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818167v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ragaini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bonrath" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817408v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818061v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ahmad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817412v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817781v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vite" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818256v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818253v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujita" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818249v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581077v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579209v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Nguyen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;ziat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581040v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debray" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914745v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141711v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045435v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benderdouche" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bestani" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045284v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02044822v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02005349v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahir" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bibi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045850v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045497v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaoui" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045557v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150786v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938732v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villi&#233;re" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Partanen," TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Syrj&#228;l&#228;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuokkanen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938725v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ibrahim Abdul Mutalib" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukman Ismail" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045549v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045517v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938729v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellaou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442849v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98554-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938629v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vibert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938645v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pirola" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217473v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01217473" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898474" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>