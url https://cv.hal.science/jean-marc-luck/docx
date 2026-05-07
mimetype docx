--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -1764,213 +1764,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01484719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow synaptic dynamics in a network: from exponential to power-law forgetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival of classical and quantum particles in the presence of traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Krapivsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mehta</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mallick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154 (6), pp.1430-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-014-0936-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01137684v1</w:t>
+                <w:t xml:space="preserve">cea-00932075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of classical and quantum particles in the presence of traps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow synaptic dynamics in a network: from exponential to power-law forgetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Mallick</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mehta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.032709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-014-0936-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00932075v1</w:t>
+                <w:t xml:space="preserve">cea-01137684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lyapunov exponent of products of random $2\times2$ matrices close to the identity</w:t>
               </w:r>
@@ -3501,233 +3501,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00209696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size lattice method and the roughening transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The step free-energy and the behaviour at the roughening transition of lattice gauge theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Drouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyslet:019810042013027500⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 42 (5), pp.653-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01981004205065300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00231926v1</w:t>
+                <w:t xml:space="preserve">jpa-00209051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The step free-energy and the behaviour at the roughening transition of lattice gauge theories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-size lattice method and the roughening transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Luck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.B. Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1981, 42 (5), pp.653-656. </w:t>
+              <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 42 (13), pp.275-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:01981004205065300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyslet:019810042013027500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00209051v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00231926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3827,164 +3827,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413552v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic phase coexistence in the totally asymmetric kinetic Ising model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Luck</w:t>
+                <w:t xml:space="preserve">Equilibration properties of small quantum systems: further examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Luck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01534797v1</w:t>
+                <w:t xml:space="preserve">cea-01484658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibration properties of small quantum systems: further examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Luck</w:t>
+                <w:t xml:space="preserve">Generic phase coexistence in the totally asymmetric kinetic Ising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godrèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Luck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01484658v1</w:t>
+                <w:t xml:space="preserve">cea-01534797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual electronic properties of clean and disordered zigzag graphene nanoribbons</w:t>
               </w:r>
@@ -4214,51 +4214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Krapivsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Luck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00804-w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Mehta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-023-00488-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godr&#232;che" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aca84c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04266081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac0d6d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02865360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Luck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab7f30" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03043289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525920500083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02865237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-10038-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02865416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5d08" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab1615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02866539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01502139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa7f94" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01307044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirone Mallick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/33/335303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Misguich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Luck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/11/115303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01137660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godreche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Luck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/05/P05033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01307070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mallick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/47/475301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.052810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01137684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00932075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-0936-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tourigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godr&#232;che" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00292-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Smedt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Stadler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/13/301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/50/302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Nieuwenhuizen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198300440100113500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08F84916D8FD1E9EB45B1690E7F7D9DFA87A382E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019810042013027500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD02D62EAC8D0CF7105FB4286F0509912999E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drouffe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Zuber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01981004205065300" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9B547FC12FA7628773472A4E9E27189411DAD6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02413552v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boose" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fortin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Luck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01534797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avishai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Krapivsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Luck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00804-w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Mehta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-023-00488-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04211364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godr&#232;che" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aca84c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04266081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac0d6d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02865360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Luck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab7f30" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03043289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525920500083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02865237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-10038-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02865416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5d08" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab1615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02866539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01502139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0776" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa7f94" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01307044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirone Mallick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/33/335303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Misguich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Luck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/11/115303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01137660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godreche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Luck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/05/P05033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01307070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mallick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/47/475301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.052810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00932075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-0936-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01137684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tourigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godr&#232;che" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00292-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Smedt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Stadler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/13/301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/50/302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Nieuwenhuizen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198300440100113500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08F84916D8FD1E9EB45B1690E7F7D9DFA87A382E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Drouffe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Zuber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01981004205065300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9B547FC12FA7628773472A4E9E27189411DAD6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019810042013027500" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD02D62EAC8D0CF7105FB4286F0509912999E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02413552v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boose" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fortin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Luck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01534797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avishai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>