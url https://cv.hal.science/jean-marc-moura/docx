--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -146,51 +146,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editora da Universidade Federal Fluminense / Edições Makunaima, 2024, 978-65-87250-57-1</w:t>
+              <w:t xml:space="preserve">Editora da Universidade Federal Fluminense / Edições Makunaima, http://www.edicoesmakunaima.com.br/2024/10/04/questions-comparatistes-vues-du-sud/, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -459,2672 +459,2767 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, coll. "Littératures", 2020, 978-2-84516-943-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, coll. "Littératures", 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pubp.1793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératures francophones et théorie postcoloniale [1999], 4ème édition actualisée, Paris : P.U.F., « Quadrige », 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 2019, Puf Quadrige</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial. Une anthologie transculturelle, Sesto san Giovanni, Mimesis, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sesto San Giovanni, Italie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Joubert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Sesto San Giovanni, Italie. 2018</w:t>
+                <w:t xml:space="preserve">hal-04310457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des Lettres transatlantiques : les relations littéraires Afrique-Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Perséides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-37125-022-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04070795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Atlantique littéraire. Perspectives théoriques sur la constitution d'un espace transliguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Porra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moura, Jean-Marc and Porra, Véronique. Olms Verlag, 2015, 978-3-487-15262-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations postcoloniales et mondialisation : littératures de langues allemande, anglaise, espagnole, française, italienne et portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Aubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Quaquarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2015, 978-3-0343-1597-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0291-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations postcoloniales et mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Quaquarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire et la dissertation de littérature générale et comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Colin, DL 2014, 2014, Cursus, 978-2-200-29126-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace méditerranéen : écritures de l'exil, migrances et discours postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Lalagianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lalagianni, Vassiliki and Moura, Jean-Marc. Rodopi, 2014, 978-90-420-3787-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures francophones et théorie postcoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2013, Quadrige, 978-2-13-062057-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Empires de l'Atlantique XIXe-XXIe siècles : figures de l'autorité impériale dans les lettres d'expression européenne de l'espace atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clavaron, Yves and Moura, Jean-Marc. Les Perséides, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Empires de l’Atlantique, Figures de l’autorité impériale dans les lettres d’expression européenne de l’espace atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Perséides</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-37125-022-2</w:t>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bécherel, Les Perséides, « Le Monde atlantique »</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782915596786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...666 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’histoire littéraire mondiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature littorale transatlantique: quelques perspectives critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Brion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments d'une littérature littorale atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une (dé)figuration francophone contemporaine du temps. La plus secrète Mémoire des hommes de Mohamed Mbougar Sarr »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édité par Jochen Mecke et Anne-Sophie Donnarieix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Configurations et défigurations du temps. Nouvelles temporalités romanesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’humour et son étude en littérature comparée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ouvrage publié par Damien Ehrhardt, Hélène Fleury, Soraya Nour Sckell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Raison des émotions,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation allemande Alexander von Humboldt, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement(s) exotique(s) et ekphrasis : sur le primitivisme des avant-gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Gwozdz, Tobias Kraft et Markus Alexander Lenz (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilder in Bewegung. Ansichten des Bildlichen zwischen Kunst und Wissenschaft. Festschrift zu Ehren von Ottmar Ettes 65. Geburtstag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Gruyter, pp.219-228, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Eléments d’une réécriture de la tradition orale dans l’œuvre d’Amadou Hampâté Bâ », Francofonia, 78, Primavera 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peur et humour. Le cas de l’humour noir. Pour une étude comparatiste de l’humour »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tampere University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratives of Fear and Safety, Kaisa Kaukiainen, Kaisa Kurikka et alii (eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Figure of the Translator in Two Francophone African Classics”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maud Gonne, Klaartje Merrigan, Reine Meylaerts, Heleen van Gerwen (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfer Thinking in Translation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leuven University Press, 2020, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Des voyages au féminin dans l’Atlantique au XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Norbert Bachleitner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literary Translation, Reception, and Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Jeux de mots, humour et traduction », F. Brisset, A. Coussy, R. Jenn, J. Loison-Charles (dir.) : Du jeu dans la langue. Traduire le jeu de mots, Lille : P.U. du Septentrion, 2019, 19-32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Brisset, A. Coussy, R. Jenn, J. Loison-Charles (dir.) : Du jeu dans la langue. Traduire le jeu de mots, Lille : P.U. du Septentrion, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les littératures transatlantiques en langues européennes : étude d’une géographie littéraire », Nouvel état des lieux des littératures francophones Véronique Corinus, Mireille Hilsum (dir), Presses Universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvel état des lieux des littératures francophones, Véronique Corinus, Mireille Hilsum (dir), Presses Universitaires de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction » du Champ francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mégevand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial: une anthologie transculturelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, pp.117-121, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron et Jean-Marc Moura (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des Lettres transatlantiques : les relations littéraires Afrique-Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Perséides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 7-19, 2017, 978-2-37125-022-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'exotisme indien de Leconte de Lisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castellanou, Graziella-Photini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythes, symboles, réalités: mélanges en l'honneur de Georges Fréris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions REO, pp.60--66, 2015, 978-960-9403-51-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les études littéraires francophones et comparatistes aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Assier; Mounira Chatti; Marie Frémin; Cécile Jest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures Plein SudS. Mélanges pour Christiane Chaulet-Achour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsa, pp.20--25, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postcolonial studies in French-speaking world: French, francophonie and the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zabus, Chantal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Futures of Postcolonialism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.19--30, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique francophone du postcolonial et critique postcoloniale de la francophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">scientifique Joubert, Claire Éditeur and scientifique Baneth-Nouailhetas, Emilienne L. Éditeur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le postcolonial comparé: anglophonie, francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, p. 81-96, 2014, 978-2-84292-407-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puv.joub.2014.01.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La période 1949-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier, Béatrice and Meng, Hua. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miroirs croisés Chine-France, XVIIe - XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, pp.320--331, 2014, 978-2-7453-2821-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French within Europe and beyond the case of &amp;quot;francophone&amp;quot; writers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosello, Mireille and Maracz, Laszlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual Europe and Multicultural Europeans: Concepts and Consequences of European Multilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.253--266, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ouverture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron et Jean-Marc Moura (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Empires de l’Atlantique, Figures de l’autorité impériale dans les lettres d’expression européenne de l’espace atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bécherel, Les Perséides, « Le Monde atlantique »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 41-44, 2012, 9782915596786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture autobiographique et interculturalité en contexte francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festschrift für Hans-Jürgen Lüsebrink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sarrebruck, pp.127--140, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle Schéhérazade, la machine fiction et la lecture croisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Prungnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanghelia Stead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littératures européennes et les mythologies lointaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Conseil scientifique de l'Université Charles-de-Gaulle-Lille 3, pp.89-100, 2006, Travaux et recherches (Université de Lille 3), ISSN 0248-997X, 2-8446-7080-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3134,1320 +3229,1320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scénographie postcoloniale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Fabula. Un abécédaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Situar las literaturas francófonas. Entre lo poscolonial y lo global” (trad. Lía Mallol)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín de Literatura Comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Boletín de Literatura Comparada (2, 48)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Relire Désert de Jean-Marie Le Clézio »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’espace littéraire francophone. Entre postcolonial et mondial »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fléau oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et si nous lisions la francophonie ? », The Conversation, 19/04/2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarités avec le tiers monde : tiers-mondisme et roman de 1968 à 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 320, pp.91--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage dans l'art des Autres, d'André Malraux au musée du quai Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gomez-Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'art des autres (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exotisme : du fantasme à la rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'Afrique coloniale. Réalités et imaginaires (1099), pp.32--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtralité de l'urgence. Les Paravents de Jean Genet, L'Homme aux sandales de caoutchouc de Kateb Yacine et Season of Anomy de Wole Soyinka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.119--137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1026339ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des littératures exotiques et du postcolonialisme dans le contexte français actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Sic]. Revista literaria de la Asociacíon de Profesores de Literatura del Uruguay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.15--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation de la littérature et cosmopolitisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Littérature et l'humour aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Textes, revue de littérature comparée de l'Université de Thessalonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, p. 11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage, exotisme, lettres francophones et fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Quand finit le XXe siècle ? (2), pp.169--180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4089-2.p.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergencias y encuentros entre dos campos del saber : de la literatura comparada al postcolonialismo en el ámbito francófono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín de Literatura Comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 201, pp.13--22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours touristiques et fiction des Caraïbes: le suspens du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nottingham French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (1), pp.14--25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3366/nfs.2012.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli studi postcoloniali in ambito francofono : problemi e prospettive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Coloniale e Postcoloniale nella letteratura italiana degli anni 2000 (33-34), pp.11--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et idéologie de la migration : « Le camp des Saints » de Jean Raspail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Numéro ouvert, 4 (3), pp.115-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/remi.1988.1182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04621584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4457,236 +4552,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le prix Goncourt 2021 : Mohamed Mbougar Sarr, La plus secrète Mémoire des hommes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Littératures postcoloniales francophones »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Littératures francophones », Encyclopedia Universalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4696,564 +4791,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Au carrefour des études mémorielles, postcoloniales et de genre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Carrefours. Au croisement des études mémorielles, postcoloniales et de genre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand la littérature fait savoir. Les études francophones », n° 330, Revue des Sciences Humaines, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Circulations transatlantiques des avant-gardes littéraires », Revue de Littérature Comparée, avril-juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’ailleurs par temps de mondialisation », n° 16, Fixxion, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Forsdick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Milne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres francophones, hispanophones, lusophones et la latinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumoulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dumoulié, Camille and Moura, Jean-Marc. May 2010, Nanterre, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2105-2816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5263,383 +5358,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques usages littéraires de &amp;quot;l'étrange étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace francophone et monde hellénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation et réception dans l'espace culturel franco-hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Athènes, Grèce. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un &amp;quot;lieu d'oubli&amp;quot;, la littérature francophone indochinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lieux d'oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Mayence, France. pp.195--226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique comparée de l'humour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esthétique du rire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nanterre, France. pp.309-326, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.2330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d'une histoire littéraire atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Empires de l'Atlantique, XIXe-XXIe siècles. Les figures de l'autorité impériale dans les lettres d'expression européenne de l'espace Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5649,151 +5744,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littératures européennes et les mythologies lointaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Prungnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanghelia Stead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littératures européennes et les mythologies lointaines : des modèles venus d'ailleurs ? : colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Reims, France. Presses de l'Université Charles-de-Gaulle-Lille 3, 297 p., 2006, UL3, 2-84467-080-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5940,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Lalagianni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.joub.2014.01.0081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;ly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Prungnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gomez-G&#233;raud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026339ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4089-2.p.0169" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Russo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Forsdick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2330" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02979832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1793" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Lalagianni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.joub.2014.01.0081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;ly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Prungnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gomez-G&#233;raud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026339ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4089-2.p.0169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Forsdick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438295v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02979832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>