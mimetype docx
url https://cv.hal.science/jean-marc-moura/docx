--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -946,50 +946,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace méditerranéen : écritures de l'exil, migrances et discours postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Lalagianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lalagianni, Vassiliki and Moura, Jean-Marc. Rodopi, 2014, 978-90-420-3787-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire et la dissertation de littérature générale et comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Colin, DL 2014, 2014, Cursus, 978-2-200-29126-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interprétations postcoloniales et mondialisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Quaquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1004,237 +1154,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764543v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-01407606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératures francophones et théorie postcoloniale</w:t>
               </w:r>
@@ -1467,246 +1467,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La littérature littorale transatlantique: quelques perspectives critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Brion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragments d'une littérature littorale atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une (dé)figuration francophone contemporaine du temps. La plus secrète Mémoire des hommes de Mohamed Mbougar Sarr »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">édité par Jochen Mecke et Anne-Sophie Donnarieix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Configurations et défigurations du temps. Nouvelles temporalités romanesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’histoire littéraire mondiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318783v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04318775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’humour et son étude en littérature comparée »</w:t>
               </w:r>
@@ -1845,169 +1845,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Peur et humour. Le cas de l’humour noir. Pour une étude comparatiste de l’humour »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tampere University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratives of Fear and Safety, Kaisa Kaukiainen, Kaisa Kurikka et alii (eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Eléments d’une réécriture de la tradition orale dans l’œuvre d’Amadou Hampâté Bâ », Francofonia, 78, Primavera 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310607v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04310611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Figure of the Translator in Two Francophone African Classics”</w:t>
               </w:r>
@@ -2133,277 +2133,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les littératures transatlantiques en langues européennes : étude d’une géographie littéraire », Nouvel état des lieux des littératures francophones Véronique Corinus, Mireille Hilsum (dir), Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvel état des lieux des littératures francophones, Véronique Corinus, Mireille Hilsum (dir), Presses Universitaires de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction » du Champ francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial: une anthologie transculturelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.117-121, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Jeux de mots, humour et traduction », F. Brisset, A. Coussy, R. Jenn, J. Loison-Charles (dir.) : Du jeu dans la langue. Traduire le jeu de mots, Lille : P.U. du Septentrion, 2019, 19-32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Brisset, A. Coussy, R. Jenn, J. Loison-Charles (dir.) : Du jeu dans la langue. Traduire le jeu de mots, Lille : P.U. du Septentrion, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310593v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-04420124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
@@ -2482,328 +2482,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les études littéraires francophones et comparatistes aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Assier; Mounira Chatti; Marie Frémin; Cécile Jest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures Plein SudS. Mélanges pour Christiane Chaulet-Achour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsa, pp.20--25, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur l'exotisme indien de Leconte de Lisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castellanou, Graziella-Photini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythes, symboles, réalités: mélanges en l'honneur de Georges Fréris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions REO, pp.60--66, 2015, 978-960-9403-51-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Julie Assier; Mounira Chatti; Marie Frémin; Cécile Jest. </w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique francophone du postcolonial et critique postcoloniale de la francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">scientifique Joubert, Claire Éditeur and scientifique Baneth-Nouailhetas, Emilienne L. Éditeur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures Plein SudS. Mélanges pour Christiane Chaulet-Achour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le postcolonial comparé: anglophonie, francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, p. 81-96, 2014, 978-2-84292-407-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.joub.2014.01.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postcolonial studies in French-speaking world: French, francophonie and the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zabus, Chantal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Futures of Postcolonialism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.19--30, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407604v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01407603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La période 1949-2000</w:t>
               </w:r>
@@ -2856,268 +2856,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ouverture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Clavaron et Jean-Marc Moura (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Empires de l’Atlantique, Figures de l’autorité impériale dans les lettres d’expression européenne de l’espace atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bécherel, Les Perséides, « Le Monde atlantique »</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 41-44, 2012, 9782915596786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture autobiographique et interculturalité en contexte francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festschrift für Hans-Jürgen Lüsebrink</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sarrebruck, pp.127--140, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French within Europe and beyond the case of &amp;quot;francophone&amp;quot; writers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosello, Mireille and Maracz, Laszlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual Europe and Multicultural Europeans: Concepts and Consequences of European Multilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.253--266, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407614v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-01407616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle Schéhérazade, la machine fiction et la lecture croisée</w:t>
               </w:r>
@@ -3651,394 +3651,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exotisme : du fantasme à la rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'Afrique coloniale. Réalités et imaginaires (1099), pp.32--37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solidarités avec le tiers monde : tiers-mondisme et roman de 1968 à 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 320, pp.91--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage dans l'art des Autres, d'André Malraux au musée du quai Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gomez-Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'art des autres (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Exotisme : du fantasme à la rencontre</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude des littératures exotiques et du postcolonialisme dans le contexte français actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, L'Afrique coloniale. Réalités et imaginaires (1099), pp.32--37</w:t>
+              <w:t xml:space="preserve">[Sic]. Revista literaria de la Asociacíon de Profesores de Literatura del Uruguay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.15--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtralité de l'urgence. Les Paravents de Jean Genet, L'Homme aux sandales de caoutchouc de Kateb Yacine et Season of Anomy de Wole Soyinka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.119--137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1026339ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1026339ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01407612v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01407611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation de la littérature et cosmopolitisation</w:t>
               </w:r>
@@ -4156,252 +4156,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discours touristiques et fiction des Caraïbes: le suspens du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nottingham French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (1), pp.14--25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/nfs.2012.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergencias y encuentros entre dos campos del saber : de la literatura comparada al postcolonialismo en el ámbito francófono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de Literatura Comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 201, pp.13--22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voyage, exotisme, lettres francophones et fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Quand finit le XXe siècle ? (2), pp.169--180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4089-2.p.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407617v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01407615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli studi postcoloniali in ambito francofono : problemi e prospettive</w:t>
               </w:r>
@@ -5366,165 +5366,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace francophone et monde hellénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiation et réception dans l'espace culturel franco-hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Athènes, Grèce. pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quelques usages littéraires de &amp;quot;l'étrange étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438293v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01438295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un &amp;quot;lieu d'oubli&amp;quot;, la littérature francophone indochinoise</w:t>
               </w:r>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1793" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Lalagianni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.joub.2014.01.0081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;ly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Prungnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gomez-G&#233;raud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026339ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4089-2.p.0169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Forsdick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438295v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02979832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1793" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Lalagianni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.joub.2014.01.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;ly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Prungnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gomez-G&#233;raud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026339ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4089-2.p.0169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Forsdick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438295v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02979832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>