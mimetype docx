--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -946,295 +946,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interprétations postcoloniales et mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Quaquarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idelette Muzart Fonseca dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire et la dissertation de littérature générale et comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Colin, DL 2014, 2014, Cursus, 978-2-200-29126-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espace méditerranéen : écritures de l'exil, migrances et discours postcolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Lalagianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lalagianni, Vassiliki and Moura, Jean-Marc. Rodopi, 2014, 978-90-420-3787-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407606v1</w:t>
-              </w:r>
-[...191 lines deleted...]
-                <w:t xml:space="preserve">hal-04764543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératures francophones et théorie postcoloniale</w:t>
               </w:r>
@@ -1467,246 +1467,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’histoire littéraire mondiale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La littérature littorale transatlantique: quelques perspectives critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Brion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments d'une littérature littorale atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une (dé)figuration francophone contemporaine du temps. La plus secrète Mémoire des hommes de Mohamed Mbougar Sarr »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édité par Jochen Mecke et Anne-Sophie Donnarieix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Configurations et défigurations du temps. Nouvelles temporalités romanesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318775v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04318783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’humour et son étude en littérature comparée »</w:t>
               </w:r>
@@ -2133,116 +2133,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction. Jeux de mots, humour et traduction », F. Brisset, A. Coussy, R. Jenn, J. Loison-Charles (dir.) : Du jeu dans la langue. Traduire le jeu de mots, Lille : P.U. du Septentrion, 2019, 19-32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Brisset, A. Coussy, R. Jenn, J. Loison-Charles (dir.) : Du jeu dans la langue. Traduire le jeu de mots, Lille : P.U. du Septentrion, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les littératures transatlantiques en langues européennes : étude d’une géographie littéraire », Nouvel état des lieux des littératures francophones Véronique Corinus, Mireille Hilsum (dir), Presses Universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvel état des lieux des littératures francophones, Véronique Corinus, Mireille Hilsum (dir), Presses Universitaires de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction » du Champ francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2251,159 +2320,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mégevand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la différence culturelle du colonial au mondial: une anthologie transculturelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, pp.117-121, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420124v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04310593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
@@ -2856,50 +2856,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French within Europe and beyond the case of &amp;quot;francophone&amp;quot; writers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosello, Mireille and Maracz, Laszlo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multilingual Europe and Multicultural Europeans: Concepts and Consequences of European Multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.253--266, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ouverture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2925,199 +2998,126 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bécherel, Les Perséides, « Le Monde atlantique »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 41-44, 2012, 9782915596786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture autobiographique et interculturalité en contexte francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festschrift für Hans-Jürgen Lüsebrink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sarrebruck, pp.127--140, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407616v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01407614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle Schéhérazade, la machine fiction et la lecture croisée</w:t>
               </w:r>
@@ -4234,174 +4234,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voyage, exotisme, lettres francophones et fin du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Quand finit le XXe siècle ? (2), pp.169--180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4089-2.p.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Convergencias y encuentros entre dos campos del saber : de la literatura comparada al postcolonialismo en el ámbito francófono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín de Literatura Comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 201, pp.13--22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407618v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01407617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli studi postcoloniali in ambito francofono : problemi e prospettive</w:t>
               </w:r>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1793" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Lalagianni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.joub.2014.01.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;ly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Prungnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gomez-G&#233;raud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026339ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4089-2.p.0169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Forsdick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438295v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02979832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.1793" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Aub&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Muzart Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Lalagianni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/les-empires-de-latlantique/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/histoire-des-lettres-transatlantiques-les-relations-litteraires-afrique-ameriques/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.joub.2014.01.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;ly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Prungnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gomez-G&#233;raud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026339ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2012.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4089-2.p.0169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1988.1182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586236v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Forsdick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01681722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438295v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01438302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02979832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>