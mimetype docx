--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -468,3988 +468,4118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of one-carbon gases (CO2, CO) for concomitant bioproduction of β-carotene and lipids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Yarrowia lipolytica chassis strains for industrial enzyme production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Fernández-Blanco</w:t>
+                <w:t xml:space="preserve">Djamila Onésime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Stanajic Petrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Celińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Kennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.115950⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-025-02787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591418v1</w:t>
+                <w:t xml:space="preserve">hal-05577270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Mother (Nature) knows best’ – hijacking nature-designed transcriptional programs for enhancing stress resistance and protein production in Yarrowia lipolytica; presentation of YaliFunTome database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jacques Nicaud</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of one-carbon gases (CO2, CO) for concomitant bioproduction of β-carotene and lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Robles-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewelina Celińska</w:t>
+                <w:t xml:space="preserve">Carla Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María C Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp. 26. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.115950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-023-02285-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.115950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593392v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Synthesis of Odd-Chain Fatty Acids in the Oleaginous Yeast Yarrowia lipolytica</w:t>
+                <w:t xml:space="preserve">‘Mother (Nature) knows best’ – hijacking nature-designed transcriptional programs for enhancing stress resistance and protein production in Yarrowia lipolytica; presentation of YaliFunTome database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Tabaa Chalabi</w:t>
+                <w:t xml:space="preserve">Maria Gorczyca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally El Kantar</w:t>
+                <w:t xml:space="preserve">Wojciech Białas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Pires de Souza</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Jacques Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Celińska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation10120597⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp. 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-023-02285-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423360v1</w:t>
+                <w:t xml:space="preserve">hal-04593392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yarrowia lipolytica as a Platform for Punicic Acid Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Synthesis of Odd-Chain Fatty Acids in the Oleaginous Yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Tabaa Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Urbanikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
+                <w:t xml:space="preserve">Sally El Kantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Krajciova</w:t>
+                <w:t xml:space="preserve">Camilla Pires de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Tachekort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milan Certik</w:t>
+                <w:t xml:space="preserve">Anissa Khelfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24108823⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (12), pp.597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation10120597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298841v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic inactivation of the Carnitine/Acetyl-Carnitine mitochondrial carrier of Yarrowia lipolytica leads to enhanced odd-chain fatty acid production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient full-length IgG secretion and sorting from single yeast clones in droplet picoreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Shenshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Messina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camilla Pires de Souza</w:t>
+                <w:t xml:space="preserve">Cécile Plaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cappella</w:t>
+                <w:t xml:space="preserve">Vincent Vigneres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Nicole Barile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Scarcia</w:t>
+                <w:t xml:space="preserve">Théo Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-023-02137-8⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (15), pp. 3487-3500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3LC00403A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338270v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional hybrid erythritol-inducible promoter for synthetic biology in Yarrowia lipolytica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do engineered Yarrowia lipolytica strains secrete free fatty acids : hints from comparative transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Salvador López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
+                <w:t xml:space="preserve">Michelle Patricia Adiutama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mottet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filip van Nieuwerburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Deforce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-023-02020-6⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.foad027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foad027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986388v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Natural Pigments Violacein and Deoxyviolacein Produced by Fermentation Using Yarrowia lipolytica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription factors enhancing synthesis of recombinant proteins and resistance to stress in Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gorczyca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Celińska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28114292⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (15), pp. 4853-4871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-023-12607-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303436v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do engineered Yarrowia lipolytica strains secrete free fatty acids : hints from comparative transcriptomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-stage syngas fermentation into microbial oils and β-carotene with Clostridium carboxidivorans and engineered Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Robles-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Naveira-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kennes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foad027⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp. 102593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2023.102593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297278v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient full-length IgG secretion and sorting from single yeast clones in droplet picoreactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théo Pizette</w:t>
+                <w:t xml:space="preserve">Yarrowia lipolytica as a Platform for Punicic Acid Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Urbanikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Krajciova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tachekort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Certik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3LC00403A⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.8823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24108823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455547v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage syngas fermentation into microbial oils and β-carotene with Clostridium carboxidivorans and engineered Yarrowia lipolytica</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic inactivation of the Carnitine/Acetyl-Carnitine mitochondrial carrier of Yarrowia lipolytica leads to enhanced odd-chain fatty acid production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Pires de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Nicole Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Scarcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2023.102593⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp. 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-023-02137-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565267v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factors enhancing synthesis of recombinant proteins and resistance to stress in Yarrowia lipolytica</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Purification of Natural Pigments Violacein and Deoxyviolacein Produced by Fermentation Using Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rabiller Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-023-12607-z⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp. 4292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565241v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Rhizopus oryzae lipase using optimized Yarrowia lipolytica expression system</w:t>
+                <w:t xml:space="preserve">Bidirectional hybrid erythritol-inducible promoter for synthetic biology in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zehui Dong</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Olofsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jacques Nicaud</w:t>
+                <w:t xml:space="preserve">Guillaume Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foad037⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp. 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-023-02020-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470636v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of Fatty Acid Derivatives by Recombinant Yarrowia lipolytica Containing MsexD2 and MsexD3 Desaturase Genes from Manduca sexta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of Rhizopus oryzae lipase using optimized Yarrowia lipolytica expression system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Hambalko</w:t>
+                <w:t xml:space="preserve">Kim Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Gajdoš</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eva Nordberg Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jacques Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9010114⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp. 1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foad037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297528v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique, newly discovered four-member protein family involved in extracellular fatty acid binding in Yarrowia lipolytica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosynthesis of Fatty Acid Derivatives by Recombinant Yarrowia lipolytica Containing MsexD2 and MsexD3 Desaturase Genes from Manduca sexta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Hambalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gajdoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Onésime</w:t>
+                <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Vidal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+                <w:t xml:space="preserve">Michal Tupec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-022-01925-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof9010114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794189v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of cis-9-Heptadecenoic Acid Production from the Oleaginous Yeast Yarrowia lipolytica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anissa Khelfa</w:t>
+                <w:t xml:space="preserve">Lipid Readjustment in Yarrowia lipolytica Odd-Chain Fatty Acids Producing Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Pires de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation8060245⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12081026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700540v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioproduction of 2-Phenylethanol through Yeast Fermentation on Synthetic Media and on Agro-Industrial Waste and By-Products: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods11010109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Readjustment in Yarrowia lipolytica Odd-Chain Fatty Acids Producing Strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unique, newly discovered four-member protein family involved in extracellular fatty acid binding in Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Onésime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Abreu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lea Vidal</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chaminade</w:t>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.1026. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp. 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12081026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-022-01925-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090347v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Long Chain Fatty Alcohols Found in Bumblebee Pheromones by Yarrowia lipolytica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Gajdoš</w:t>
+                <w:t xml:space="preserve">Optimization of cis-9-Heptadecenoic Acid Production from the Oleaginous Yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Al Sahyouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally El Kantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Khelfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Tupec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.593419⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), p. 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation8060245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833046v1</w:t>
+                <w:t xml:space="preserve">hal-03700540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Cell Disruption Technologies for the Extraction of Dyes and Pigments from Microorganisms: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fermentation7010036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolytic secretome engineering in Yarrowia lipolytica for consolidated bioprocessing on polysaccharide resources: review on starch, cellulose, xylan, and inulin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewelina Celińska</w:t>
+                <w:t xml:space="preserve">Production of Long Chain Fatty Alcohols Found in Bumblebee Pheromones by Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Hambalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gajdoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tupec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp. 1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.593419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11097-1⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03797163v1</w:t>
+                <w:t xml:space="preserve">hal-03833046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioproducts generation from carboxylate platforms by the non-conventional yeast Yarrowia lipolytica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrolytic secretome engineering in Yarrowia lipolytica for consolidated bioprocessing on polysaccharide resources: review on starch, cellulose, xylan, and inulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Celińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Białas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foab047⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.975-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11097-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04470657v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over expression of diacylglycerol acetyl transferase from Euonymus europaeus in Yarrowia lipolytica leads to the production of single-cell oil enriched with 3-acetyl-1,2-diacylglycerols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioproducts generation from carboxylate platforms by the non-conventional yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Robles-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Gajdos</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/yea.3442⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foab047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621406v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of Yarrowia lipolytica CRISPR/Cas9 vectors for exploiting wild-type strain diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Larroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Larroude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Heykel Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (5), pp.773-785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S10529-020-02805-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Yarrowia lipolytica erythritol catabolism ends with erythrose phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Makhona Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Makhona Niang</w:t>
+                <w:t xml:space="preserve">Anthony Arguelles-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Arguelles-Arias</w:t>
+                <w:t xml:space="preserve">Sébastien Steels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Denies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Biology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (2), pp.651-660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbin.11265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Engineering for Unusual Lipid Production in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (12), pp.1937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8121937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Yarrowia lipolytica-based consolidated biocatalyst through synthetic biology approach: transcription units and signal peptides shuffling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Celińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Borkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Borkowska</w:t>
+                <w:t xml:space="preserve">Paulina Korpys-Woźniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104 (13), pp.5845-5859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-020-10644-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of odd chain fatty acid production by Yarrowia lipolytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
+                <w:t xml:space="preserve">Over expression of diacylglycerol acetyl transferase from Euonymus europaeus in Yarrowia lipolytica leads to the production of single-cell oil enriched with 3-acetyl-1,2-diacylglycerols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gajdos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Hambalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dulermo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+                <w:t xml:space="preserve">Milan Certík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.158. </w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (1), pp.141-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-018-1154-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/yea.3442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665376v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic biology approach to transform Yarrowia lipolytica into a competitive biotechnological producer of β-carotene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of odd chain fatty acid production by Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Larroudé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephan Thomas</w:t>
+                <w:t xml:space="preserve">Thierry Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.26473⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-018-1154-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552218v1</w:t>
+                <w:t xml:space="preserve">hal-04665376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic engineering of Yarrowia lipolytica to produce chemicals and fuels from xylose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A synthetic biology approach to transform Yarrowia lipolytica into a competitive biotechnological producer of β-carotene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Celinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ledesma Amaro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florian Fouchard</w:t>
+                <w:t xml:space="preserve">Stephan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (2), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531672v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Pex11p in Lipid Homeostasis in Yarrowia lipolytica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic engineering of Yarrowia lipolytica to produce chemicals and fuels from xylose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ledesma Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Rakicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dulermo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/EC.00051-15⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536467v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Role of Pex11p in Lipid Homeostasis in Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heber Gamboa Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Thevenieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (5), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00051-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lipid Accumulation, Lipid Body Formation, and Acyl Coenzyme A Oxidases of the Yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Mlíčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Athenstaedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (7), pp.3918-3924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.70.7.3918–3924.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4459,1569 +4589,1569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining enzymatic and metabolic engineering in the yeast Yarrowia lipolytica to produce original lipids and polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioChem2024 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic biology for producing value-added molecules in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Truan, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering enzymes and lipid metabolism for the diversification of lipids and lipids derived products in the yeast Y. lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Rigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Bornsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème colloque du Club de Biocatalyse en Synthèse Organique (CBSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBSO, Sep 2021, Lège-Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering enzymes and lipid metabolism for the diversification of lipid and lipid derived products in the yeast Y. lipolytica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Rigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guéroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lège Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleaginous yeasts as a platform for the production of biofuel and chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Sagnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYFF6 - 6th Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yarrowia lipolytica: an efficient host for enzyme production and high throughput enzyme evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSM meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yarrowia lipolytica yeast is efficient for high throughput screening of optimized enzymes, enzyme production and lipid bioconversion or synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Ax-les Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l’énantiosélectivité et de l’activité de la lipase de Yarrowia lipolytica – Utilisation d’un nouveau système d’expression chez Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rungtiwa Piamtongkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Colloque du Club de Bioconversions en Synthèse Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Yarrowia lipolytica expression system for molecular evolution of enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rungtiwa Piamtongkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rungtiwa Piamtongkam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion d'automne du GDR2825 Nouvelles Approches en Evolution Dirigée des Protéines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiology and genetic study of fatty acids accumulation by oleaginous yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid profile modulation of the lipids accumulated by Rhodotorula glutinis and Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acids accumulation in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Yeast lipid conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6031,134 +6161,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A yeast-based tool for mammalian DGATs inhibitors screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gajdoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6168,1251 +6298,1251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic engineering of Yarrowia lipolytica for the production of odd-chain fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering precursor pools for increasing production of odd-chain fatty acids in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Létisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Applied Synthetic Biology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic biology toolkit for engineering the non-conventional yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference on Physiology of yeasts and filamentous fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic biology tools for non-Saccharomyces yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Rajkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P Morrissey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European summit of industrial biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Graz, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METABOLIC ENGINEERING OF YARROWIA LIPOLYTICA FOR PRODUCTION OF ODD CHAIN FATTY ACID</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
+                <w:t xml:space="preserve">Syntetic biology toolkit for engineering the non-conventional yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Conventional Yeast Conference (NCYC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rzeszow, Poland</w:t>
+              <w:t xml:space="preserve">4th applied synthetic biology in europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307886v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntetic biology toolkit for engineering the non-conventional yeast Yarrowia lipolytica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METABOLIC ENGINEERING OF YARROWIA LIPOLYTICA FOR PRODUCTION OF ODD CHAIN FATTY ACID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Larroudé</w:t>
+                <w:t xml:space="preserve">Thierry Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th applied synthetic biology in europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Non-Conventional Yeast Conference (NCYC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rzeszow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305646v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METABOLIC ENGINEERING OF YARROWIA LIPOLYTICA FOR PRODUCTION OF ODD CHAIN FATTY ACIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Applied Synthetic Biology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica for lipid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Biorefinery for Food, Fuels and Materials Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a highly active xylanase displaying oleaginous yeast: Comparison of anchoring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast Yarrowia lipolytica, an attractive tool for both high throughput screening of optimized enzymes and efficient enzyme production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fudalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOTRANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial production of energetic molecules for uses as aerospace fuel: profile modulation of fatty acids accumulated during yeast fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference for Aero-Space Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7422,131 +7552,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu scientifique final du projet pre-maturation INRA 2018-2020 PROVIDEFENSE Titre du projet : Production de défensines aviaires recombinantes pour la santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7693,51 +7823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Vicente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Tom&#225;s-Pej&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02647-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Robles-Iglesias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C Veiga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01834-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Kyoung Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Studena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hapeta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Bell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02660-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.115950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorczyca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bia&#322;as" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jacques Nicaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Celi&#324;ska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02285-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabaa Chalabi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Kantar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pires de Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120597" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanikova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krajciova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tachekort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108823" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Messina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cappella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nicole Barile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Scarcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02137-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02020-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Nemer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rabiller Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114292" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Salvador L&#243;pez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Patricia Adiutama" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip van Nieuwerburgh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Deforce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Shenshin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pizette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00403A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Naveira-Pazos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Veiga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2023.102593" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12607-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Dong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Olofsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nordberg Karlsson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hambalko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdo&#353;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ledesma-Amaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tupec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010114" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila On&#233;sime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01925-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Al Sahyouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mitri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12081026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.593419" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7010036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797163v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11097-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foab047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Cert&#237;k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3442" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroude" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10529-020-02805-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhona Niang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arguelles-Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Denies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.11265" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121937" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Borkowska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Korpys-Wo&#378;niak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kubiak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10644-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1154-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02552218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroud&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Celinska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26473" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ledesma Amaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lazar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rakicka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2016.07.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Gamboa Melendez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00051-15" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ml&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Athenstaedt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3918&#8211;3924.2004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Bornsberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218195v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungtiwa Piamtongkam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312607v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Rajkumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305646v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218076v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218084v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218236v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fudalej" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Vicente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Tom&#225;s-Pej&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02647-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Robles-Iglesias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C Veiga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01834-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Kyoung Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Studena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hapeta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Bell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02660-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila On&#233;sime" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Stanajic Petrovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Celi&#324;ska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02787-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.115950" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorczyca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bia&#322;as" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jacques Nicaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02285-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabaa Chalabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Kantar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pires de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120597" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Shenshin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pizette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00403A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Salvador L&#243;pez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Patricia Adiutama" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip van Nieuwerburgh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Deforce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12607-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Naveira-Pazos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Veiga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2023.102593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanikova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krajciova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tachekort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Messina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cappella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nicole Barile" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Scarcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02137-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Nemer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rabiller Blandin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114292" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02020-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Dong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Olofsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nordberg Karlsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hambalko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdo&#353;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ledesma-Amaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tupec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12081026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mitri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01925-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Al Sahyouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7010036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.593419" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11097-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foab047" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10529-020-02805-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhona Niang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arguelles-Arias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steels" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Denies" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.11265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121937" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Borkowska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Korpys-Wo&#378;niak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kubiak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10644-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Cert&#237;k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3442" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1154-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02552218v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroud&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Celinska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26473" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ledesma Amaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lazar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rakicka" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2016.07.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536467v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Gamboa Melendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00051-15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ml&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Athenstaedt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3918&#8211;3924.2004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Bornsberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218181v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungtiwa Piamtongkam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218190v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299321v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299331v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312607v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Rajkumar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fudalej" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>