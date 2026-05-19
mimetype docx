--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -66,429 +66,429 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning residues into valuable compounds: organic waste conversion into odd-chain fatty acids via the carboxylate platform by recombinant oleaginous yeast</w:t>
+                <w:t xml:space="preserve">Substrate-dependent lipid and β-carotene production in engineered Yarrowia lipolytica: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta de Vicente</w:t>
+                <w:t xml:space="preserve">Raúl Robles-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gonzalez-Fernández</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Nicaud</w:t>
+                <w:t xml:space="preserve">María C Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Tomás-Pejó</w:t>
+                <w:t xml:space="preserve">Christian Kennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, </w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (27), 16pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-025-02647-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13568-025-01834-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192923v1</w:t>
+                <w:t xml:space="preserve">hal-05191678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-dependent lipid and β-carotene production in engineered Yarrowia lipolytica: a comparative study</w:t>
+                <w:t xml:space="preserve">Efficient biosynthesis of β-caryophyllene by engineered Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Robles-Iglesias</w:t>
+                <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+                <w:t xml:space="preserve">Lucie Studena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María C Veiga</w:t>
+                <w:t xml:space="preserve">Piotr Hapeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kennes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramdane Haddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-025-01834-4⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-025-02660-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191678v1</w:t>
+                <w:t xml:space="preserve">hal-05148879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient biosynthesis of β-caryophyllene by engineered Yarrowia lipolytica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turning residues into valuable compounds: organic waste conversion into odd-chain fatty acids via the carboxylate platform by recombinant oleaginous yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Studena</w:t>
+                <w:t xml:space="preserve">Marta de Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Hapeta</w:t>
+                <w:t xml:space="preserve">Cristina Gonzalez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramdane Haddouche</w:t>
+                <w:t xml:space="preserve">Jean Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Bell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elia Tomás-Pejó</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 24 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-025-02660-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-025-02647-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148879v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Yarrowia lipolytica chassis strains for industrial enzyme production</w:t>
               </w:r>
@@ -526,51 +526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Stanajic Petrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Celińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (1), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -604,103 +604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the potential of one-carbon gases (CO2, CO) for concomitant bioproduction of β-carotene and lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Robles-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María C Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, pp.115950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -903,51 +903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Pires de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (12), pp.597. </w:t>
@@ -979,572 +979,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient full-length IgG secretion and sorting from single yeast clones in droplet picoreactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription factors enhancing synthesis of recombinant proteins and resistance to stress in Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gorczyca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Celińska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3LC00403A⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (15), pp. 4853-4871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-023-12607-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455547v1</w:t>
+                <w:t xml:space="preserve">hal-04565241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do engineered Yarrowia lipolytica strains secrete free fatty acids : hints from comparative transcriptomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-stage syngas fermentation into microbial oils and β-carotene with Clostridium carboxidivorans and engineered Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Robles-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Naveira-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kennes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foad027⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp. 102593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2023.102593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297278v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factors enhancing synthesis of recombinant proteins and resistance to stress in Yarrowia lipolytica</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient full-length IgG secretion and sorting from single yeast clones in droplet picoreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Shenshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-023-12607-z⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (15), pp. 3487-3500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3LC00403A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565241v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage syngas fermentation into microbial oils and β-carotene with Clostridium carboxidivorans and engineered Yarrowia lipolytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raúl Robles-Iglesias</w:t>
+                <w:t xml:space="preserve">How do engineered Yarrowia lipolytica strains secrete free fatty acids : hints from comparative transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Salvador López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Patricia Adiutama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Naveira-Pazos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+                <w:t xml:space="preserve">Filip van Nieuwerburgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Veiga</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dieter Deforce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76, pp. 102593. </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.foad027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2023.102593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foad027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565267v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yarrowia lipolytica as a Platform for Punicic Acid Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Krajciova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,103 +1889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional hybrid erythritol-inducible promoter for synthetic biology in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (1), pp. 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2019,51 +2019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Rhizopus oryzae lipase using optimized Yarrowia lipolytica expression system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehui Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Hambalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gajdoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,77 +2296,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Readjustment in Yarrowia lipolytica Odd-Chain Fatty Acids Producing Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Pires de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2469,51 +2469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.109. </w:t>
@@ -2724,64 +2724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally El Kantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (6), p. 245. </w:t>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.36. </w:t>
@@ -2979,51 +2979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Hambalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gajdoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,51 +3100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolytic secretome engineering in Yarrowia lipolytica for consolidated bioprocessing on polysaccharide resources: review on starch, cellulose, xylan, and inulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Celińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Białas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,90 +3195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioproducts generation from carboxylate platforms by the non-conventional yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Robles-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Larroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heykel Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Steels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Denies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Biology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (2), pp.651-660. </w:t>
@@ -3580,64 +3580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Engineering for Unusual Lipid Production in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (12), pp.1937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3723,51 +3723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Korpys-Woźniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104 (13), pp.5845-5859. </w:t>
@@ -3831,51 +3831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Hambalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Certík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3916,670 +3916,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of odd chain fatty acid production by Yarrowia lipolytica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A synthetic biology approach to transform Yarrowia lipolytica into a competitive biotechnological producer of β-carotene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dulermo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Macarena Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Celinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-018-1154-4⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (2), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665376v1</w:t>
+                <w:t xml:space="preserve">hal-02552218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic biology approach to transform Yarrowia lipolytica into a competitive biotechnological producer of β-carotene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic engineering of Yarrowia lipolytica to produce chemicals and fuels from xylose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+                <w:t xml:space="preserve">Rodrigo Ledesma Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Rakicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.26473⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552218v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic engineering of Yarrowia lipolytica to produce chemicals and fuels from xylose</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Pex11p in Lipid Homeostasis in Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fouchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heber Gamboa Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Thevenieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (5), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00051-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531672v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Pex11p in Lipid Homeostasis in Yarrowia lipolytica</w:t>
-[...79 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid Accumulation, Lipid Body Formation, and Acyl Coenzyme A Oxidases of the Yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.00051-15⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Kateřina Mlíčková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kateřina Mlíčková</w:t>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Roux</w:t>
+                <w:t xml:space="preserve">Karin Athenstaedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (7), pp.3918-3924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.70.7.3918–3924.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4589,1706 +4472,1706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining enzymatic and metabolic engineering in the yeast Yarrowia lipolytica to produce original lipids and polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Croux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+                <w:t xml:space="preserve">C. Rigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioChem2024 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic biology for producing value-added molecules in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Truan, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering enzymes and lipid metabolism for the diversification of lipids and lipids derived products in the yeast Y. lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Rigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Rigouin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vinciane Bornsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème colloque du Club de Biocatalyse en Synthèse Organique (CBSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBSO, Sep 2021, Lège-Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering enzymes and lipid metabolism for the diversification of lipid and lipid derived products in the yeast Y. lipolytica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Rigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guéroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lège Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleaginous yeasts as a platform for the production of biofuel and chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Sagnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+                <w:t xml:space="preserve">Julie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Sagnak</w:t>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYFF6 - 6th Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yarrowia lipolytica: an efficient host for enzyme production and high throughput enzyme evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSM meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalytic production of energetic molecules from renewable resources for aviation fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cescut</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucass European Conference for Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yarrowia lipolytica yeast is efficient for high throughput screening of optimized enzymes, enzyme production and lipid bioconversion or synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Ax-les Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l’énantiosélectivité et de l’activité de la lipase de Yarrowia lipolytica – Utilisation d’un nouveau système d’expression chez Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rungtiwa Piamtongkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cambon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Colloque du Club de Bioconversions en Synthèse Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Yarrowia lipolytica expression system for molecular evolution of enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rungtiwa Piamtongkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion d'automne du GDR2825 Nouvelles Approches en Evolution Dirigée des Protéines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiology and genetic study of fatty acids accumulation by oleaginous yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cescut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid profile modulation of the lipids accumulated by Rhodotorula glutinis and Yarrowia lipolytica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Fatty acids accumulation in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">8th Yeast lipid conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008753v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acids accumulation in yeast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fatty acid profile modulation of the lipids accumulated by Rhodotorula glutinis and Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fillaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Yeast lipid conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Turin, Italy</w:t>
+              <w:t xml:space="preserve">15th European Biomass Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005538v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A yeast-based tool for mammalian DGATs inhibitors screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gajdoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6298,1251 +6181,1251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic engineering of Yarrowia lipolytica for the production of odd-chain fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering precursor pools for increasing production of odd-chain fatty acids in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Létisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Applied Synthetic Biology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic biology toolkit for engineering the non-conventional yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference on Physiology of yeasts and filamentous fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic biology tools for non-Saccharomyces yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Rajkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P Morrissey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European summit of industrial biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Graz, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntetic biology toolkit for engineering the non-conventional yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th applied synthetic biology in europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METABOLIC ENGINEERING OF YARROWIA LIPOLYTICA FOR PRODUCTION OF ODD CHAIN FATTY ACID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Conventional Yeast Conference (NCYC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rzeszow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METABOLIC ENGINEERING OF YARROWIA LIPOLYTICA FOR PRODUCTION OF ODD CHAIN FATTY ACIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Kyoung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ledesma-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Applied Synthetic Biology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica for lipid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Biorefinery for Food, Fuels and Materials Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a highly active xylanase displaying oleaginous yeast: Comparison of anchoring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast Yarrowia lipolytica, an attractive tool for both high throughput screening of optimized enzymes and efficient enzyme production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fudalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOTRANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial production of energetic molecules for uses as aerospace fuel: profile modulation of fatty acids accumulated during yeast fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cescut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cescut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference for Aero-Space Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7552,131 +7435,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu scientifique final du projet pre-maturation INRA 2018-2020 PROVIDEFENSE Titre du projet : Production de défensines aviaires recombinantes pour la santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7823,51 +7706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Vicente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Tom&#225;s-Pej&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02647-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Robles-Iglesias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C Veiga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01834-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Kyoung Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Studena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hapeta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Bell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02660-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila On&#233;sime" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Stanajic Petrovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Celi&#324;ska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02787-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.115950" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorczyca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bia&#322;as" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jacques Nicaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02285-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabaa Chalabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Kantar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pires de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120597" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Shenshin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pizette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00403A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Salvador L&#243;pez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Patricia Adiutama" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip van Nieuwerburgh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Deforce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12607-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Naveira-Pazos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Veiga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2023.102593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanikova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krajciova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tachekort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Messina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cappella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nicole Barile" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Scarcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02137-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Nemer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rabiller Blandin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114292" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02020-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Dong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Olofsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nordberg Karlsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hambalko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdo&#353;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ledesma-Amaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tupec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12081026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mitri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01925-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Al Sahyouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7010036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.593419" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11097-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foab047" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10529-020-02805-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhona Niang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arguelles-Arias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steels" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Denies" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.11265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121937" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Borkowska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Korpys-Wo&#378;niak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kubiak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10644-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Cert&#237;k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3442" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1154-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02552218v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroud&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Celinska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26473" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ledesma Amaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lazar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rakicka" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2016.07.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536467v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Gamboa Melendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00051-15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ml&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Athenstaedt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3918&#8211;3924.2004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Bornsberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218181v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungtiwa Piamtongkam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218190v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299321v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299331v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312607v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Rajkumar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fudalej" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Robles-Iglesias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C Veiga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01834-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Kyoung Park" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Studena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hapeta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Bell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02660-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Tom&#225;s-Pej&#243;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02647-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila On&#233;sime" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Stanajic Petrovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Celi&#324;ska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02787-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.115950" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gorczyca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bia&#322;as" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jacques Nicaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02285-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Tabaa Chalabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Kantar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pires de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120597" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12607-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Naveira-Pazos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Veiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2023.102593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Shenshin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pizette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3LC00403A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Salvador L&#243;pez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Patricia Adiutama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip van Nieuwerburgh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Deforce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanikova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krajciova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tachekort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Messina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cappella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Nicole Barile" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Scarcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02137-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Nemer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rabiller Blandin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114292" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02020-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Dong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Olofsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nordberg Karlsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hambalko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdo&#353;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ledesma-Amaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tupec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12081026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mitri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-01925-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Al Sahyouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8060245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7010036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.593419" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11097-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foab047" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Trabelsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10529-020-02805-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhona Niang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arguelles-Arias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Steels" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Denies" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.11265" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121937" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Borkowska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Korpys-Wo&#378;niak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kubiak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10644-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gajdos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Cert&#237;k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3442" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02552218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Larroud&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Celinska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Back" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26473" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ledesma Amaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lazar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rakicka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2016.07.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Gamboa Melendez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00051-15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659075v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ml&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Athenstaedt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3918&#8211;3924.2004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786155v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lajus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Bornsberger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998423v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sagnak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490073v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Allouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungtiwa Piamtongkam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008414v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Uribelarrea" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299331v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312607v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Rajkumar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305646v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307882v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fudalej" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188500v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>