--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Nuzillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical characterization and biological activities of Stenomesson miniatum bulb extract, a medicinal plant of the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Fimognari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158 (1), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11263504.2023.2293037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock—A Free and Open-Source System for the Computer-Assisted Structure Elucidation of Organic Compounds from NMR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.1448. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28031448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Laccase-Mediated Dimerization of Resveratrol and Centrifugal Partition Chromatography: Optimization of E -Labruscol Production and Identification of New Resveratrol Dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Flourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Akissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (31), pp.11559-11569. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Spalenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 484-485, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViscY nuclear magnetic resonance experiments for in situ chemical reaction monitoring under spin diffusion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Akrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.3179. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3AN00449J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versa DB: Assisting 13 C NMR and MS/MS Joint Data Annotation Through On-Demand Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e202300020. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202300020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of carbon‐13 NMR to identify known natural products by querying a nuclear magnetic resonance database—An assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.5386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Diethanolamine as a Viscous Solvent for Mixture Analysis by Multidimensional Heteronuclear ViscY NMR Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.9278-9286. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Structural Dereplication of Natural Products by Means of Predicted Carbon‐13 Nuclear Magnetic Resonance Spectroscopy Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202200054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMReDATA: Tools and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianne H. E. Wieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Trevorrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils E. Schlörer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.5146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the nuclear Overhauser effect for the study of small and medium-sized molecules by solvent viscosity manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.1-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnmrs.2020.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy-Focused Natural Product Databases for Carbon-13 NMR-Based Dereplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/analytica2030006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViscY NMR experiments in phosphoric acid as viscous solvent for the individualization of small molecules within mixtures by spin diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146 (17), pp.5316-5325. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1AN00899D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.619-627. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR Dereplication Using MixONat Software: A Practical Guide to Decipher Natural Products Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1470-0446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomics profiling of zebra mussel (Dreissena polymorpha): A field-scale monitoring tool in ecotoxicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.116048. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.116048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Propylene Glycol, 1,3-Propanediol and Glycerin. Comparison of Leontopodium alpinum Cass. (Edelweiss) Extracts as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cosmetics8010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-guided studies of Lotus maritimus aerial parts and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.e270821195858. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2210315511666210827092430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Pillars of Natural Product Dereplication. Alkaloids from the Bulbs of Urceolina peruviana (C. Presl) J.F. Macbr. as a Preliminary Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Machado Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sayagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization, antioxidant, tyrosinase and elastase inhibitory activities of Colutea arborescens aerial parts guided by chemical and biological assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currents Topics in Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot continuous centrifugal liquid-liquid extraction of extra virgin olive oil biophenols and gram-scale recovery of pure oleocanthal, oleacein, MFOA, MFLA and hydroxytyrosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemonia Antoniadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Stathopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Tsantila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, pp.117692. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the stem bark of Croton megalocarpoides Friis & M. G. Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Langat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Ndunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babatope Odusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Isyaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zebra Mussel (Dreissena polymorpha) as a Model Organism for Ecotoxicological Studies: A Prior 1H NMR Spectrum Interpretation of a Whole Body Extract for Metabolism Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martine Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.256. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10060256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Glycerin: Physical Suppression of Glycerin by Centrifugal Partition Chromatography Combined with Presaturation of Solvent Signals in 13C-Nuclear Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (21), pp.5061. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25215061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple solvent signal presaturation and decoupling artifact removal in 13C{1H} nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.155-164. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mr-1-155-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture Analysis in Viscous Solvents by NMR Spin Diffusion Spectroscopy: ViscY. Application to High- and Low-Polarity Organic Compounds Dissolved in Sulfolane/Water and Sulfolane/DMSO-d6 Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (7), pp.5191-5199. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the glucosinolates in Hesperis matronalis L. and Hesperis laciniata All.: Unveiling 4′-O-β-d-apiofuranosylglucomatronalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharayah Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Blažević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Roje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 488, pp.107898. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2019.107898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant Extractable Metabolites from Temperate Tree Barks: The Specific Antimicrobial Activity of Prunus Avium Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9030111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucosinolates in Reseda lutea L.: Distribution in plant tissues during flowering time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Pagnotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.104043. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2020.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Antioxidant and Elastase Inhibitory Activities of Geum urbanum Aerial Parts, Chemical Characterization of Extracts Guided by Chemical and Biological Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.1934578X2091530. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X20915307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcalpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Nong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Kutateladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B. Mcalpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Nong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Kutateladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucosinolates of Lepidium graminifolium L. (Brassicaceae) from Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharayah Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Blažević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (3), pp.494-498. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1633643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Metabolite Identification in Natural Product Research: Toward an Ideal Combination of Liquid Chromatography–High-Resolution Tandem Mass Spectrometry and NMR Profiling, in Silico Databases, and Chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin van Der Hooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.704-742. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar mixture analysis by NMR under spin diffusion conditions in viscous sucrose solution and agarose gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mougeolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.233-246. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8FD00226F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMReDATA, a standard to report the NMR assignment and parameters of organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils E Schlörer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (8), pp.703 - 715. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABA and GABA-Alanine from the Red Microalgae Rhodosorus marinus Exhibit a Significant Neuro-Soothing Activity through Inhibition of Neuro-Inflammation Mediators and Positive Regulation of TRPV1-Related Skin Sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Scandolera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey de Bizemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.96. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16030096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucosinolate turnover in Brassicales species to an oxazolidin-2-one, formed via the 2-thione and without formation of thioamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Agerbirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernille Ø. Erthmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Ugolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Cinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.79 - 93. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive metabolites from the leaves of Withania adpressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ben Bakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila El Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880209.2018.1499781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new bis-iridoids isolated from Scabiosa stellata and their antibacterial, antioxidant, anti-tyrosinase and cytotoxic activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Lehbili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kabouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization and in vivo pro-tumor properties of a highly conserved matrikine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (25), pp.17839-17857. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427-428, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; pro-tumor properties of a highly conserved matrikine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (25), pp.17839-17857. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced NMR-Based Structural Investigation of Glucosinolates and Desulfoglucosinolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Allart-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (2), pp.323 - 334. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of HMBC Correlation Networks: A Novel NMR-based Contribution to Metabolite Mixture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial for the structure elucidation of small molecules by means of the LSD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (6), pp.458 - 468. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopulchellol: A unique sesquiterpene-monoterpene derived C-25 terpenoid from the leaves of Croton pseudopulchellus Pax (Euphorbiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses K Langat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil R Crouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulcie A Mulholland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.38 - 40. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided 13 C NMR Chemical Profiling of Crude Natural Extracts without Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (5), pp.1387 - 1396. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b01063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel triterpenoid derivatives from Eucomis bicolor Bak. (Hyacinthaceae: Hyacinthoideae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Sihra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Langat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Crouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (25), pp.15416 - 15427. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra28584h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oleanane saponins from the roots of Dendrobangia boliviana identified by LC-SPE-NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (11), pp.1036-1044. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Dereplication and Structure Elucidation of Natural Products at the University of Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (10), pp.1700027. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/minf.201700027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Activity of Resveratrol and Derivatives Produced by Grapevine Cell Suspensions in a 14 L Stirred Bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.474. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22030474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity of Labruscol, a New Resveratrol Dimer Produced by Grapevine Cell Suspensions, on Human Skin Melanoma Cancer Cell Line HT-144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (11), pp.1940. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22111940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of dirucotide, a synthetic 17-aminoacid peptide, by ion exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1513, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small molecule mixture analysis by heteronuclear NMR under spin diffusion conditions in the viscous DMSO-water solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Patis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Jakhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Clivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (20), pp.4923-4928. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201700636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication strategies in natural product research: How many tools and methodologies behind the same concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.55 - 95. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-015-9448-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme direction analysis for blind separation of nonnegative signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wady Naanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.254 - 267. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity-guided identification of antimicrobial metabolites in Alnus glutinosa bark and optimization of oregonin purification by Centrifugal Partition Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1029-1030, pp.121 - 127. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Guided Isolation of Methanol-Soluble Metabolites of Common Spruce (Picea abies) Bark by-Products and Investigation of Their Dermo-Cosmetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios Aligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozalia Michalea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (11), pp.1586. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21111586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Viscous Binary Solvents: DMSO-d6/Glycerol and DMSO-d6/Glycerol-d8 for Polar and Apolar Mixture Analysis by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (8), pp.4508 - 4515. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Dermo-Cosmetic Evaluation of Bark Extracts from Common Temperate Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalea Rosalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (15), pp.1351 - 1358. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-110180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 C NMR and LC-MS Profiling of Stilbenes from Elicited Grapevine Hairy Root Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Paul Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (11), pp.2846 - 2855. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Complementarity between Dereplication and Computer-Assisted Structure Elucidation for the Chemical Profiling of Natural Cosmetic Ingredients: Tephrosia purpurea as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1609-1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucosinolate Diversity in Bretschneidera sinensis of Chinese Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Dong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina R de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (8), pp.2001-2006. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation automatique des spectres de RMN de petites molécules organiques en solution : principe et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Polyketide Heterodimers from [i]Pyrenacantha kaurabassana[/i] Tubers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Allouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (4), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np5003252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Identification of Radical Scavengers from Securigera varia by Combining 13C-NMR-Based Dereplication to Bioactivity-Guided Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Sientzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (8), pp.14970-14984. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules200814970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of depsides from the lichen Pseudevernia furfuracea by centrifugal partition chromatography combined to 13C nuclear magnetic resonance pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah K. Oettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 846, pp.60-67. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2014.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of antibiotics from the biocontrol agent Streptomyces anulatus S37 by centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Loqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 944, pp.30-34. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Interplay Between Diffusing CO 2 and Ethanol Molecules in Champagne Wines by Classical Molecular Dynamics and 13 C NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cilindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (24), pp.4232-4237. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz502025e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of natural cosmetic ingredients: New insights on identification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah K. Oettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Natural Metabolites in Mixture: A Pattern Recognition Strategy Based on 13 C NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (6), pp.2955-2962. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac403223f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human developmental anatomy: Microscopic magnetic resonance imaging (μMRI) of four human embryos (from Carnegie Stage 10 to 20)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lhuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 196 (6), pp.402 - 409. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aanat.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of contrast imaging agents by polypropyleneimine-based dendrimers†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101A, pp.613-621. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.34359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals simultaneous influences of plant defence system and fungal growth in Botrytis cinerea-infected Vitis vinifera cv. Chardonnay berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Shick Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Liger-Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (16), pp.5773-5785. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RMN en chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Courtieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 364-365, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Quattrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1236, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the NEO strategy (Nucleophilic addition/Epoxide Opening) for the synthesis of a new C-galactoside ester analogue of KRN 7000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Banchet-Cadeddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Parietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Monneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (8), pp.2510-2514. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and old NMR experiments for the resonance assignment of complex oligosaccharides-application to a cyclodextrin derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.781-787. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative isolation of glucosinolates from various edible plants by strong ion-exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (9), pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of chitinase and thaumatin-like proteins in grape juices and wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Villaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (5), pp.1541-1549. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-4912-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéphirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Triplet‐Sensitised Radical Reactions of Furanone Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bulach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikako Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (11), pp.3341-3354. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200903045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative scheme for the multiplexed acquisition of 1D and 2D NMR spectra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale ion-exchange centrifugal partition chromatography: Purification of sinalbin from white mustard seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (11), pp.1801-1807. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.200800651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(l)- or (d)-Valine tert-butylamide grafted on permethylated β-cyclodextrin derivatives as new mixed binary chiral selectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stephany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1216 (18), pp.4051 - 4062. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2009.02.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale purification of glucosinolates by strong ion-exchange centrifugal partition chromatography. From lab-scale CPC to 5L-pilot-scale FCPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jh Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (09), </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the Biselective Double Pulsed Field Gradient Spin-Echo NMR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (17-18), pp.2243-2250. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970701530975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiral : a computer program for the synthesis of chiral molecules from sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Haudrechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.2311-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biselective refocusing pulses and the SERF experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187, pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative isolation of huperzines A and B from Huperzia serrata by displacement centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldra Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1140, pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical compounds from Eperua falcata and Eperua grandiflora heartwood and their biological activities against wood destroying fungus (Coriolus versicolor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holz als Roh - und Werkstoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and antitumor properties of the YSNSG cyclopeptide derived from Tumstatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1307-1315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new 4-(1-ethylthio-2,2,2-trifluoroethyl)-6-methylpyridazin-3(2H)-ones starting from S-ethyl 4-oxo-2-(pentafluoroethyl)pentanethiolate and hydrazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Dinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (1), pp.101 - 107. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural elucidation of a Novel iridoid derivative from Tachiadenus longiflorus (Gentianaceae) using the LSD Programme and Quantum Chemical Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Randrianarivelojosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.87-90. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale isolation of anthocyanins from grapevine by strong ion-exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldra Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple dual-mode centrifugal partition chromatography, a semi-continuous development mode for routine laboratory-scale purifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldra Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zeches-Hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1127 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.05.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic first-order multiplet analysis in liquid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (3-4), pp.498-502. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2005.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic structure elucidation through Data Base Search and 2D NMR Spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Metabolomics to Revisit the Tobacco Mosaic Virus Infection in Nicotiana tabacum Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Hae Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Kyong Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huub J. M. Linthorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan G. Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons W. M. Lefeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69, pp.742-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpene skeletal type classification and recognition using self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Tullius Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra A. V. Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Electronic Journal of Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.213-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and anti-tumor properties of the YSNSG cyclopeptide derived from tumstatin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuzillard J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem. Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.1307-1315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel seco-dibenzopyrrocoline alkaloid from Cryptocarya oubachensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldra Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.3825-3828. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol061435f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of magnetic resonance spectroscopy for the investigation of the CO2 dissolved in champagne and sparkling wines: a nondestructive and unintrusive method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Liger-Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. de Montreynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 535, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAPELENIN E AND F: NEW ACYCLIC TRITERPENOIDS FROM THE STEM BARK OF ENTANDROPHRAGMA CYLINDRICUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ngnokam*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (2), </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/bcse.v19i2.21128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Rosmarinic Acid by Strong Ion‐Exchange Centrifugal Partition Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zeches‐hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (12-13), pp.1947-1957. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/JLC-200063599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapelenin E and F : New acyclic triterpenoids from the stem bark of entandrophragma cylindricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ngnokam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.227-231, (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion-Exchange Displacement Centrifugal Partition Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Margraff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zeches-Hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (21), pp.6179-6186. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac049499w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Chiral Induction in Radical Reactions with the Diastereoisomers (5 R )- and (5 S )-5- l -Menthyloxyfuran-2[5 H ]-one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siniša Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (5), pp.1646-1651. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo030292x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational improvement of centrifugal partition chromatographic settings for the production of 5-n-alkylresorcinols from wheat bran lipid extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Intes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1005 (1-2), pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00879-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new monoterpenoid indole alkaloids containing a dihydrofuran unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boumendjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.1125-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of low-molecular-mass heparin by centrifugal partition chromatography in the ion-exchange displacement mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Intes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches-Hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 918 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0021-9673(01)00743-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dauvillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Slomianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 157, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of indole alkaloids from Catharanthus roseus by centrifugal partition chromatography in the pH-zone refining mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Crouérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thépenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches-Hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 849 (2), pp.421-431. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9673(99)00495-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of wheat bran and straw by an endoxylanase: production and structural characterization of cinnamoyl-oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debeire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 319, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(99)00110-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-selective HSQC and HMBC experiments using excitation sculpting and PFGSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 139, pp.454-459. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.1999.1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Analysis of Mixtures by NMR Using Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133 (2), pp.358-363. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.1998.1481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for spin-spin coupling patterns analysis in high resolution NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (2), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jcp:1998119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Phase Double Selective Excitation of Coupled Spin Systems Using Excitation Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133 (1), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.1998.1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Noise on Peak Integrals Obtained by Direct Summation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 134 (1), pp.184-188. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.1998.1500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear magnetic resonance monitoring of centrifugal partition chromatography in pH-zone-refining mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Spraul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Braumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thépenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 766 (1-2), pp.255-260. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9673(96)01038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR spectroscopy assignment of d-glucose residues in highly acetylated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 298 (4), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(96)00314-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based identification of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième séminaire franco-finlandais LUKE-URCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données pour l‘identification des métabolites spécialisés par RMN du 13C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ièmes journées MetaSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau MétaSP, https://sites.google.com/view/metasp/r%C3%A9seau-m%C3%A9tasp, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites spécialisés : déréplication et analyse structurale automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires Master Biologie Agrosciences Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of high-throughput reversed docking and 13C NMR-based chemical profiling for new antimicrobial compounds and potential biological target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA – 70th Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1758981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Identification of Known Natural Compounds in Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Cheminformatics of Natural Products and Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion translationnelle et Résonance Magnétique Nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "80 ans du CNRS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les métabolites secondaires connus et inconnus par RMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Génopole-CEBB-URCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the bioproduction of monomeric and oligomeric phytostilbenes by plant cell systems for evaluation of their biological activity, Scientific meeting on Agrosciences, Environment, Biotechnologies and Bioeconomy,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jh Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGROUPEMENT AEBB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in the identification of natural products by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Internation Symposium on the Chemistry of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR data reporting for better article reviewing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Molecule NMR Conference (SMASH) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme for the multiplexed acquisition of 1D and 2D NMR spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Molecule NMR Conference, SMASH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes structurales de peptides de la matrice extracellulaire capables de réguler la voie de la MMP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hery-Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuzillard J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Biochimie et Biologie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 88 KD DEBRANCHING ENZYME MISSING IN GLYCOGEN ACCUMULATING MUTANTS OF CLAMYDOMONAS REINHARDTII DISPLAYS AN ISOAMYLASE-TYPE SPECIFICITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dauvillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Slomiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory G. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENETIC TAILORING OF NOVEL STARCH POLYMERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steven Ball, Sep 1999, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Study of Glucose Acetylation in Starch Polymers by Quantitative 13C NMR spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free DOSY NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems (4IMDES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. , 330, 2024, 4th International Meeting on Deep Eutectic Systems (4IMDES) Book of Abstracts. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free NMR DOSY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maaliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau procédé de purification de peptides utilisant la Chromatographie de Partage Centrifuge en mode échange d'ion mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Garrity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès du GFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de mélanges par RMN en milieu ultravisqueux : intérêt du glycérol et du carbonate de glycérol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès du GFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREP 2011 : 24. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Boston, United States. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. American Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Identification of Substructural Glucose Units in the Amylopectin Superstructure: The example of Rhodella Violacea Amylopectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Carbohydrate Symposium (Eurocarb 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Grenoble, France. 2003, Eurocarb 12: 12th European Carbohydrate Symposium : Alpes congrès Grenoble, France july 6-11, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPROPORTIONATING ENZYME DEFINES A NOVEL STEP REQUIRED FOR NORMAL STARCH GRANULE BIOSYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wattebled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dauvillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory G. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENETIC TAILORING OF NOVEL STARCH POLYMERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Carry le Rouet, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed ion-exchange centrifugal partition chromatography: an efficient solution for peptide separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.2448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la Résonance Magnétique Nucléaire des Liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of CO2 and Ethanol Diffusion in Champagne Wines: A Joint Molecular Dynamics and 13C NMR Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cilindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1203, American Chemical Society, pp.69-83, 2015, ACS Symposium Series, 9780841230101. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2015-1203.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring dihedral principal component analysis of furanose conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Royal Society of Chemistry, pp.378-400, 2014, Carbohydrate Chemistry, 978-1-84973-965-8. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849739986-00378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Intes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maciuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Analytical Chemistry Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Elsevier, pp.49-83, 2005, Countercurrent chromatography, the support-free liquid stationary phase, 978-0444507372. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-526X(02)80006-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présaturation de plusieurs signaux de solvant et élimination des artefacts de découplage dans la résonance magnétique nucléaire 13 C { 1 H}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.Magn. Reson., 1, 155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chromatographie de partage centrifuge pour la purification de la Galanthamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2006/064105 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification rapide par RMN de substances naturelles en mélange (dereplication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the chemical profiling of complex natural extracts by joint 13C NMR and LC-HRMS2 analysis and the querying of in silico generated chemical databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kotland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of known natural products by querying a carbon-13 nuclear magnetic resonance database-an assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Characterization and Biological Activities of Stenomesson miniatum Bulb Extract, a Medicinal Plant of the Andes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Fimognari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dereplication of natural products by means of carbon-13 nuclear magnetic resonance data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple solvent signal presaturation in &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases physiques communes à la RMN et à l’IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. L’IRM : des fondamentaux à l’application. 1ère école de la SFRMBM, Le Teich, Gironde, France. 2024, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMN et IRM, principes de base communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial for the use of the ACD_Lotus database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic for Structure Determination ; LSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:db65ad844945cedc336374bdc517c3e8b0ca4e7d;origin=https://github.com/nuzillard/LSD;visit=swh:1:snp:f7f7af8d2d6b8a2e0ba7b28c8634f4b7cb876459;anchor=swh:1:rev:16faea8fd6a892ee4ca58312d1f472b3bcb53b79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId630"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Nuzillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViscY NMR experiments combined with chiral discrimination for complex mixture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Budai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.103698. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical characterization and biological activities of Stenomesson miniatum bulb extract, a medicinal plant of the Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Fimognari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158 (1), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11263504.2023.2293037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of carbon‐13 NMR to identify known natural products by querying a nuclear magnetic resonance database—An assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.5386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock—A Free and Open-Source System for the Computer-Assisted Structure Elucidation of Organic Compounds from NMR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.1448. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28031448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Laccase-Mediated Dimerization of Resveratrol and Centrifugal Partition Chromatography: Optimization of E -Labruscol Production and Identification of New Resveratrol Dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Flourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Akissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (31), pp.11559-11569. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViscY nuclear magnetic resonance experiments for in situ chemical reaction monitoring under spin diffusion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Akrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.3179. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3AN00449J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Spalenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 484-485, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versa DB: Assisting 13 C NMR and MS/MS Joint Data Annotation Through On-Demand Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e202300020. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202300020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Structural Dereplication of Natural Products by Means of Predicted Carbon‐13 Nuclear Magnetic Resonance Spectroscopy Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202200054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Diethanolamine as a Viscous Solvent for Mixture Analysis by Multidimensional Heteronuclear ViscY NMR Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.9278-9286. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Pillars of Natural Product Dereplication. Alkaloids from the Bulbs of Urceolina peruviana (C. Presl) J.F. Macbr. as a Preliminary Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Machado Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sayagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-guided studies of Lotus maritimus aerial parts and investigation of their antioxidant, tyrosinase and elastase inhibitory activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.e270821195858. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2210315511666210827092430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMReDATA: Tools and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianne H. E. Wieske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Trevorrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils E. Schlörer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.5146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy-Focused Natural Product Databases for Carbon-13 NMR-Based Dereplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/analytica2030006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the nuclear Overhauser effect for the study of small and medium-sized molecules by solvent viscosity manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.1-50. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnmrs.2020.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.619-627. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViscY NMR experiments in phosphoric acid as viscous solvent for the individualization of small molecules within mixtures by spin diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146 (17), pp.5316-5325. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1AN00899D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomics profiling of zebra mussel (Dreissena polymorpha): A field-scale monitoring tool in ecotoxicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.116048. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.116048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR Dereplication Using MixONat Software: A Practical Guide to Decipher Natural Products Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1470-0446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Propylene Glycol, 1,3-Propanediol and Glycerin. Comparison of Leontopodium alpinum Cass. (Edelweiss) Extracts as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cosmetics8010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Antioxidant and Elastase Inhibitory Activities of Geum urbanum Aerial Parts, Chemical Characterization of Extracts Guided by Chemical and Biological Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.1934578X2091530. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X20915307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucosinolates in Reseda lutea L.: Distribution in plant tissues during flowering time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Pagnotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.104043. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2020.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization, antioxidant, tyrosinase and elastase inhibitory activities of Colutea arborescens aerial parts guided by chemical and biological assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Currents Topics in Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot continuous centrifugal liquid-liquid extraction of extra virgin olive oil biophenols and gram-scale recovery of pure oleocanthal, oleacein, MFOA, MFLA and hydroxytyrosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Michailidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemonia Antoniadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Stathopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Tsantila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, pp.117692. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the stem bark of Croton megalocarpoides Friis & M. G. Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Langat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Ndunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babatope Odusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Isyaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zebra Mussel (Dreissena polymorpha) as a Model Organism for Ecotoxicological Studies: A Prior 1H NMR Spectrum Interpretation of a Whole Body Extract for Metabolism Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martine Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.256. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10060256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Glycerin: Physical Suppression of Glycerin by Centrifugal Partition Chromatography Combined with Presaturation of Solvent Signals in 13C-Nuclear Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (21), pp.5061. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25215061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple solvent signal presaturation and decoupling artifact removal in 13C{1H} nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.155-164. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mr-1-155-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture Analysis in Viscous Solvents by NMR Spin Diffusion Spectroscopy: ViscY. Application to High- and Low-Polarity Organic Compounds Dissolved in Sulfolane/Water and Sulfolane/DMSO-d6 Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (7), pp.5191-5199. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the glucosinolates in Hesperis matronalis L. and Hesperis laciniata All.: Unveiling 4′-O-β-d-apiofuranosylglucomatronalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharayah Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Blažević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Roje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 488, pp.107898. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2019.107898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant Extractable Metabolites from Temperate Tree Barks: The Specific Antimicrobial Activity of Prunus Avium Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9030111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcalpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Nong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Kutateladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B. Mcalpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Nong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Kutateladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucosinolates of Lepidium graminifolium L. (Brassicaceae) from Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharayah Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Blažević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (3), pp.494-498. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1633643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar mixture analysis by NMR under spin diffusion conditions in viscous sucrose solution and agarose gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mougeolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.233-246. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8FD00226F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Metabolite Identification in Natural Product Research: Toward an Ideal Combination of Liquid Chromatography–High-Resolution Tandem Mass Spectrometry and NMR Profiling, in Silico Databases, and Chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin van Der Hooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.704-742. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopulchellol: A unique sesquiterpene-monoterpene derived C-25 terpenoid from the leaves of Croton pseudopulchellus Pax (Euphorbiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses K Langat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil R Crouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulcie A Mulholland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.38 - 40. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial for the structure elucidation of small molecules by means of the LSD software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (6), pp.458 - 468. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucosinolate turnover in Brassicales species to an oxazolidin-2-one, formed via the 2-thione and without formation of thioamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Agerbirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernille Ø. Erthmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Ugolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Cinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.79 - 93. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABA and GABA-Alanine from the Red Microalgae Rhodosorus marinus Exhibit a Significant Neuro-Soothing Activity through Inhibition of Neuro-Inflammation Mediators and Positive Regulation of TRPV1-Related Skin Sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Scandolera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey de Bizemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.96. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16030096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMReDATA, a standard to report the NMR assignment and parameters of organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pupier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils E Schlörer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (8), pp.703 - 715. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive metabolites from the leaves of Withania adpressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ben Bakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila El Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Cretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Saraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880209.2018.1499781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new bis-iridoids isolated from Scabiosa stellata and their antibacterial, antioxidant, anti-tyrosinase and cytotoxic activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Lehbili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kabouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization and in vivo pro-tumor properties of a highly conserved matrikine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (25), pp.17839-17857. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427-428, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; pro-tumor properties of a highly conserved matrikine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (25), pp.17839-17857. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of HMBC Correlation Networks: A Novel NMR-based Contribution to Metabolite Mixture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced NMR-Based Structural Investigation of Glucosinolates and Desulfoglucosinolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Allart-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (2), pp.323 - 334. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel triterpenoid derivatives from Eucomis bicolor Bak. (Hyacinthaceae: Hyacinthoideae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaspreet Sihra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Langat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Crouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (25), pp.15416 - 15427. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra28584h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided 13 C NMR Chemical Profiling of Crude Natural Extracts without Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (5), pp.1387 - 1396. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b01063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Dereplication and Structure Elucidation of Natural Products at the University of Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (10), pp.1700027. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/minf.201700027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oleanane saponins from the roots of Dendrobangia boliviana identified by LC-SPE-NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (11), pp.1036-1044. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of dirucotide, a synthetic 17-aminoacid peptide, by ion exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1513, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity of Labruscol, a New Resveratrol Dimer Produced by Grapevine Cell Suspensions, on Human Skin Melanoma Cancer Cell Line HT-144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (11), pp.1940. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22111940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Activity of Resveratrol and Derivatives Produced by Grapevine Cell Suspensions in a 14 L Stirred Bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Courot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.474. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22030474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small molecule mixture analysis by heteronuclear NMR under spin diffusion conditions in the viscous DMSO-water solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Patis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Jakhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Clivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (20), pp.4923-4928. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201700636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication strategies in natural product research: How many tools and methodologies behind the same concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.55 - 95. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-015-9448-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme direction analysis for blind separation of nonnegative signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wady Naanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.254 - 267. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 C NMR and LC-MS Profiling of Stilbenes from Elicited Grapevine Hairy Root Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Paul Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (11), pp.2846 - 2855. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity-guided identification of antimicrobial metabolites in Alnus glutinosa bark and optimization of oregonin purification by Centrifugal Partition Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1029-1030, pp.121 - 127. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Guided Isolation of Methanol-Soluble Metabolites of Common Spruce (Picea abies) Bark by-Products and Investigation of Their Dermo-Cosmetic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nektarios Aligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozalia Michalea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (11), pp.1586. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21111586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Viscous Binary Solvents: DMSO-d6/Glycerol and DMSO-d6/Glycerol-d8 for Polar and Apolar Mixture Analysis by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (8), pp.4508 - 4515. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Dermo-Cosmetic Evaluation of Bark Extracts from Common Temperate Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolis Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalea Rosalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (15), pp.1351 - 1358. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-110180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Complementarity between Dereplication and Computer-Assisted Structure Elucidation for the Chemical Profiling of Natural Cosmetic Ingredients: Tephrosia purpurea as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1609-1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucosinolate Diversity in Bretschneidera sinensis of Chinese Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Dong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina R de Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (8), pp.2001-2006. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation automatique des spectres de RMN de petites molécules organiques en solution : principe et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Polyketide Heterodimers from [i]Pyrenacantha kaurabassana[/i] Tubers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Allouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (4), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np5003252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Identification of Radical Scavengers from Securigera varia by Combining 13C-NMR-Based Dereplication to Bioactivity-Guided Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Sientzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (8), pp.14970-14984. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules200814970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Interplay Between Diffusing CO 2 and Ethanol Molecules in Champagne Wines by Classical Molecular Dynamics and 13 C NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cilindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (24), pp.4232-4237. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz502025e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of depsides from the lichen Pseudevernia furfuracea by centrifugal partition chromatography combined to 13C nuclear magnetic resonance pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah K. Oettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith M. Rollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 846, pp.60-67. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2014.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of antibiotics from the biocontrol agent Streptomyces anulatus S37 by centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Loqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 944, pp.30-34. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of natural cosmetic ingredients: New insights on identification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah K. Oettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Natural Metabolites in Mixture: A Pattern Recognition Strategy Based on 13 C NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (6), pp.2955-2962. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac403223f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human developmental anatomy: Microscopic magnetic resonance imaging (μMRI) of four human embryos (from Carnegie Stage 10 to 20)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lhuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 196 (6), pp.402 - 409. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aanat.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of contrast imaging agents by polypropyleneimine-based dendrimers†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101A, pp.613-621. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.34359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals simultaneous influences of plant defence system and fungal growth in Botrytis cinerea-infected Vitis vinifera cv. Chardonnay berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Shick Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Liger-Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (16), pp.5773-5785. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RMN en chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Courtieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 364-365, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Quattrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1236, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéphirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the NEO strategy (Nucleophilic addition/Epoxide Opening) for the synthesis of a new C-galactoside ester analogue of KRN 7000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Banchet-Cadeddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Parietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Monneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (8), pp.2510-2514. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and old NMR experiments for the resonance assignment of complex oligosaccharides-application to a cyclodextrin derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.781-787. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative isolation of glucosinolates from various edible plants by strong ion-exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (9), pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of chitinase and thaumatin-like proteins in grape juices and wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Villaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (5), pp.1541-1549. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-4912-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective Triplet‐Sensitised Radical Reactions of Furanone Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bulach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikako Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (11), pp.3341-3354. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200903045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative scheme for the multiplexed acquisition of 1D and 2D NMR spectra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale ion-exchange centrifugal partition chromatography: Purification of sinalbin from white mustard seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (11), pp.1801-1807. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.200800651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(l)- or (d)-Valine tert-butylamide grafted on permethylated β-cyclodextrin derivatives as new mixed binary chiral selectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stephany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1216 (18), pp.4051 - 4062. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2009.02.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale purification of glucosinolates by strong ion-exchange centrifugal partition chromatography. From lab-scale CPC to 5L-pilot-scale FCPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jh Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (09), </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Study of the Biselective Double Pulsed Field Gradient Spin-Echo NMR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (17-18), pp.2243-2250. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268970701530975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiral : a computer program for the synthesis of chiral molecules from sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Haudrechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.2311-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biselective refocusing pulses and the SERF experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187, pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative isolation of huperzines A and B from Huperzia serrata by displacement centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldra Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1140, pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical compounds from Eperua falcata and Eperua grandiflora heartwood and their biological activities against wood destroying fungus (Coriolus versicolor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holz als Roh - und Werkstoff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel seco-dibenzopyrrocoline alkaloid from Cryptocarya oubachensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldra Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.3825-3828. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol061435f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural elucidation of a Novel iridoid derivative from Tachiadenus longiflorus (Gentianaceae) using the LSD Programme and Quantum Chemical Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Randrianarivelojosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.87-90. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and antitumor properties of the YSNSG cyclopeptide derived from Tumstatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.1307-1315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new 4-(1-ethylthio-2,2,2-trifluoroethyl)-6-methylpyridazin-3(2H)-ones starting from S-ethyl 4-oxo-2-(pentafluoroethyl)pentanethiolate and hydrazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Dinoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (1), pp.101 - 107. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale isolation of anthocyanins from grapevine by strong ion-exchange centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldra Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple dual-mode centrifugal partition chromatography, a semi-continuous development mode for routine laboratory-scale purifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldra Delannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zeches-Hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1127 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.05.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic structure elucidation through Data Base Search and 2D NMR Spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic first-order multiplet analysis in liquid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (3-4), pp.498-502. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2005.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Metabolomics to Revisit the Tobacco Mosaic Virus Infection in Nicotiana tabacum Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Hae Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Kyong Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huub J. M. Linthorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan G. Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons W. M. Lefeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69, pp.742-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpene skeletal type classification and recognition using self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Tullius Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra A. V. Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Electronic Journal of Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.213-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and anti-tumor properties of the YSNSG cyclopeptide derived from tumstatin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuzillard J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem. Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.1307-1315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapelenin E and F : New acyclic triterpenoids from the stem bark of entandrophragma cylindricum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ngnokam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.227-231, (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of magnetic resonance spectroscopy for the investigation of the CO2 dissolved in champagne and sparkling wines: a nondestructive and unintrusive method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Liger-Belair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. de Montreynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 535, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAPELENIN E AND F: NEW ACYCLIC TRITERPENOIDS FROM THE STEM BARK OF ENTANDROPHRAGMA CYLINDRICUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ngnokam*</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (2), </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/bcse.v19i2.21128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Rosmarinic Acid by Strong Ion‐Exchange Centrifugal Partition Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Toribio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zeches‐hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (12-13), pp.1947-1957. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/JLC-200063599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion-Exchange Displacement Centrifugal Partition Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Margraff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zeches-Hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (21), pp.6179-6186. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac049499w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Chiral Induction in Radical Reactions with the Diastereoisomers (5 R )- and (5 S )-5- l -Menthyloxyfuran-2[5 H ]-one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siniša Marinković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (5), pp.1646-1651. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo030292x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational improvement of centrifugal partition chromatographic settings for the production of 5-n-alkylresorcinols from wheat bran lipid extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Intes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1005 (1-2), pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00879-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new monoterpenoid indole alkaloids containing a dihydrofuran unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boumendjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.1125-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of low-molecular-mass heparin by centrifugal partition chromatography in the ion-exchange displacement mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Intes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches-Hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 918 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0021-9673(01)00743-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dauvillee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Slomianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 157, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of indole alkaloids from Catharanthus roseus by centrifugal partition chromatography in the pH-zone refining mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Crouérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thépenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches-Hanrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 849 (2), pp.421-431. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9673(99)00495-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of wheat bran and straw by an endoxylanase: production and structural characterization of cinnamoyl-oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debeire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 319, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(99)00110-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-selective HSQC and HMBC experiments using excitation sculpting and PFGSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 139, pp.454-459. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.1999.1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Analysis of Mixtures by NMR Using Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133 (2), pp.358-363. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.1998.1481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Phase Double Selective Excitation of Coupled Spin Systems Using Excitation Sculpting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133 (1), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.1998.1453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for spin-spin coupling patterns analysis in high resolution NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (2), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jcp:1998119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Noise on Peak Integrals Obtained by Direct Summation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 134 (1), pp.184-188. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.1998.1500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear magnetic resonance monitoring of centrifugal partition chromatography in pH-zone-refining mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Spraul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Braumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thépenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 766 (1-2), pp.255-260. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9673(96)01038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR spectroscopy assignment of d-glucose residues in highly acetylated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 298 (4), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(96)00314-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites spécialisés : déréplication et analyse structurale automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires Master Biologie Agrosciences Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-based identification of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième séminaire franco-finlandais LUKE-URCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données pour l‘identification des métabolites spécialisés par RMN du 13C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ièmes journées MetaSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau MétaSP, https://sites.google.com/view/metasp/r%C3%A9seau-m%C3%A9tasp, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of high-throughput reversed docking and 13C NMR-based chemical profiling for new antimicrobial compounds and potential biological target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA – 70th Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1758981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Identification of Known Natural Compounds in Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Cheminformatics of Natural Products and Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion translationnelle et Résonance Magnétique Nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "80 ans du CNRS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les métabolites secondaires connus et inconnus par RMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Génopole-CEBB-URCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the bioproduction of monomeric and oligomeric phytostilbenes by plant cell systems for evaluation of their biological activity, Scientific meeting on Agrosciences, Environment, Biotechnologies and Bioeconomy,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jh Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGROUPEMENT AEBB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in the identification of natural products by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Internation Symposium on the Chemistry of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR data reporting for better article reviewing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Steinbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Molecule NMR Conference (SMASH) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme for the multiplexed acquisition of 1D and 2D NMR spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Molecule NMR Conference, SMASH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes structurales de peptides de la matrice extracellulaire capables de réguler la voie de la MMP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hery-Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuzillard J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Biochimie et Biologie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 88 KD DEBRANCHING ENZYME MISSING IN GLYCOGEN ACCUMULATING MUTANTS OF CLAMYDOMONAS REINHARDTII DISPLAYS AN ISOAMYLASE-TYPE SPECIFICITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dauvillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Slomiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory G. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENETIC TAILORING OF NOVEL STARCH POLYMERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steven Ball, Sep 1999, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Study of Glucose Acetylation in Starch Polymers by Quantitative 13C NMR spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free DOSY NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems (4IMDES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. , 330, 2024, 4th International Meeting on Deep Eutectic Systems (4IMDES) Book of Abstracts. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free NMR DOSY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervé Yagmur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maaliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau procédé de purification de peptides utilisant la Chromatographie de Partage Centrifuge en mode échange d'ion mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mc Garrity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès du GFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de mélanges par RMN en milieu ultravisqueux : intérêt du glycérol et du carbonate de glycérol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès du GFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREP 2011 : 24. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Boston, United States. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. American Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Identification of Substructural Glucose Units in the Amylopectin Superstructure: The example of Rhodella Violacea Amylopectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Carbohydrate Symposium (Eurocarb 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Grenoble, France. 2003, Eurocarb 12: 12th European Carbohydrate Symposium : Alpes congrès Grenoble, France july 6-11, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPROPORTIONATING ENZYME DEFINES A NOVEL STEP REQUIRED FOR NORMAL STARCH GRANULE BIOSYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wattebled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dauvillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory G. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENETIC TAILORING OF NOVEL STARCH POLYMERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Carry le Rouet, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed ion-exchange centrifugal partition chromatography: an efficient solution for peptide separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Amarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.2448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la Résonance Magnétique Nucléaire des Liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of CO2 and Ethanol Diffusion in Champagne Wines: A Joint Molecular Dynamics and 13C NMR Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cilindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1203, American Chemical Society, pp.69-83, 2015, ACS Symposium Series, 9780841230101. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2015-1203.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring dihedral principal component analysis of furanose conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Goekjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Royal Society of Chemistry, pp.378-400, 2014, Carbohydrate Chemistry, 978-1-84973-965-8. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849739986-00378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Intes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maciuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Analytical Chemistry Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Elsevier, pp.49-83, 2005, Countercurrent chromatography, the support-free liquid stationary phase, 978-0444507372. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-526X(02)80006-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présaturation de plusieurs signaux de solvant et élimination des artefacts de découplage dans la résonance magnétique nucléaire 13 C { 1 H}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.Magn. Reson., 1, 155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chromatographie de partage centrifuge pour la purification de la Galanthamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zèches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2006/064105 A1. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification rapide par RMN de substances naturelles en mélange (dereplication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the chemical profiling of complex natural extracts by joint 13C NMR and LC-HRMS2 analysis and the querying of in silico generated chemical databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kotland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritchy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of known natural products by querying a carbon-13 nuclear magnetic resonance database-an assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Characterization and Biological Activities of Stenomesson miniatum Bulb Extract, a Medicinal Plant of the Andes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacaterina Lianza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Fimognari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dereplication of natural products by means of carbon-13 nuclear magnetic resonance data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple solvent signal presaturation in &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases physiques communes à la RMN et à l’IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. L’IRM : des fondamentaux à l’application. 1ère école de la SFRMBM, Le Teich, Gironde, France. 2024, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMN et IRM, principes de base communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial for the use of the ACD_Lotus database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic for Structure Determination ; LSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plainchont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:db65ad844945cedc336374bdc517c3e8b0ca4e7d;origin=https://github.com/nuzillard/LSD;visit=swh:1:snp:f7f7af8d2d6b8a2e0ba7b28c8634f4b7cb876459;anchor=swh:1:rev:16faea8fd6a892ee4ca58312d1f472b3bcb53b79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId635"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04338332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacaterina Lianza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Fimognari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Poli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2023.2293037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03972070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wenk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Steinbeck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031448" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04147955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pedinielli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Akrial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AN00449J" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202300020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04182214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pedinielli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03868855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuhn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Nuzillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202200054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne H. E. Wieske" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Trevorrow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schober" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils E. Schl&#246;rer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5146" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2020.12.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/analytica2030006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00899D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03220850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1470-0446" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116048" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03339475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315511666210827092430" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26030637" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Antoniadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stathopoulos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsantila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117692" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Langat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ndunda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Salter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Odusina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Isyaka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.07.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-155-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05725" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharayah Read" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Bla&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Roje" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.107898" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02880966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pagnotta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Matteo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2020.104043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02880950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X20915307" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1633643" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Der Hooft" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05112" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mougeolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00226F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils E Schl&#246;rer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4737" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904945v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lambert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Bizemont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16030096" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Agerbirk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Matthes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille &#216;. Erthmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ugolini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Cinti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ben Bakrim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El Bouzidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cretton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Saraux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1499781" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan da Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villemin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24894" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina de Nicola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00776" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakiri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reynaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00653" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904950v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4612" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692488v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses K Langat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R Crouch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcie A Mulholland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.11.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lanthony" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01063" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904961v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Sihra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crouch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28584h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01622144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Zebiri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gratia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4619" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente de Paulo Emerenciano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700027" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555716v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nivelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030474" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111940" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700636" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9448-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904977v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wady Naanaa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.07.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS65PSGP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904982v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chollet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.07.021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT4ZBPRH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904974v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Aligiannis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozalia Michalea" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111586" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692515v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00481" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904993v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aligiannis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalea Rosalia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-110180" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904968v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Tisserant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00608" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994996v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Purson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04034735v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R de Nicola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00338" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03484120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168461v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Agostinho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Kon&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5003252" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Janin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814970" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968801v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Oettl" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.07.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968781v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couillerot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gandner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.11.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844304v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502025e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994972v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamzaoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403223f" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726995v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lhuaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Kaplan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Renard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2014.07.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WMDJC97-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139874v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nuzillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Oudart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34359" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6J7LBXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Shick Hong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers228" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317465v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Courtieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579736v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banchet-Cadeddu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monneaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.02.044" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MJHFV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931156v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plainchont" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2828" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5T8ZRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944608v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conreux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaume" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lameiras" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4912-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLCFH9R6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839827v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Jahjah" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Suzuki" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52RX4JXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508828v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.06.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Q84147-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932905v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephany" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.02.090" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2RFZJWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513125v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701530975" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140240v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157956v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135672v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135691v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134047v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935486v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dinoiu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.11.001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W67ZC9D9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021711v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Mulholland" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.890" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LR28FQX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140236v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904694v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.05.012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKZQ85CS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023705v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082723v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hae Choi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kyong Kim" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub J. M. Linthorst" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Hollander" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons W. M. Lefeber" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023717v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tullius Scotti" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stefani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. V. Alvarenga" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136295v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramont" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzillard J.M." TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134116v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonfils" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061435f" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088504v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nuzillard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parmentier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. de Montreynaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074547v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam*" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bcse.v19i2.21128" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968200v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches&#8208;hanrot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JLC-200063599" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015771v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngnokam" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Margraff" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049499w" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58GRXZQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841287v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini&#353;a Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brul&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo030292x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QTCFW2L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935758v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Intes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucault" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00879-3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR0578VG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123321v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumendjel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968185v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinquin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches-Hanrot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)00743-9" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX5DKZSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968172v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Crou&#233;rour" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;penier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)00495-1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8V7CTJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695231v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lequart" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(99)00110-X" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFDVFQV0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692821v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1999.1808" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5B3825E86A37EEF454D5669846A3FF2085B7873/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904673v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuzillard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1481" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GV10KBG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904670v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998119" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08F14DA83D682F767E191C4152160C6EDD0A2C0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904671v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1453" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVKXH4LB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904678v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1500" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GG5RJLNR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968171v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Spraul" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Braumann" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(96)01038-2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKT6D2P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073651v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laignel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00314-X" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3L00RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04110210v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04090234v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04218419v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676402v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Darme" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cordonnier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escotte-Binet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1758981" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360200v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360272v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360729v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03138376v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360793v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360850v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944147v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068530v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duca" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasco" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hery-Huynh" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117657v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278896v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahaoui" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ball" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089614v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01905016v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1203.ch005" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149579v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00378" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-NFNM27D7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968195v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-526X(02)80006-X" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938745v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140271v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03489949v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04485136v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04126751v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04134290v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704922v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02881029v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04546784v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03356335v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04525590v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04064633v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:db65ad844945cedc336374bdc517c3e8b0ca4e7d;origin=https://github.com/nuzillard/LSD;visit=swh:1:snp:f7f7af8d2d6b8a2e0ba7b28c8634f4b7cb876459;anchor=swh:1:rev:16faea8fd6a892ee4ca58312d1f472b3bcb53b79" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103698" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04338332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacaterina Lianza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Fimognari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Poli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2023.2293037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04182214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5386" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03972070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wenk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Steinbeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031448" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04147955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pedinielli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Akrial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AN00449J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202300020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03868855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuhn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Nuzillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202200054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pedinielli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourbon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00536" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26030637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03339475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315511666210827092430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne H. E. Wieske" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Trevorrow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schober" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils E. Schl&#246;rer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5146" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/analytica2030006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2020.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00899D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03220850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1470-0446" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02880950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X20915307" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02880966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pagnotta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Matteo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2020.104043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Antoniadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stathopoulos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsantila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117692" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Langat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Ndunda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Salter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Odusina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Isyaka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-155-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05725" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharayah Read" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Bla&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Roje" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.107898" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1633643" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mougeolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00226F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Der Hooft" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05112" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses K Langat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R Crouch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcie A Mulholland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.11.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4612" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904913v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Agerbirk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Matthes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille &#216;. Erthmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ugolini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Cinti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.05.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Bizemont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16030096" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pupier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wist" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils E Schl&#246;rer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4737" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ben Bakrim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El Bouzidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cretton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Saraux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1499781" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542542v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan da Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villemin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24894" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904939v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakiri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reynaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00653" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904948v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina de Nicola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00776" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Sihra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Crouch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28584h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904954v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lanthony" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01063" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904951v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente de Paulo Emerenciano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01622144v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Zebiri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gratia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4619" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nivelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111940" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555716v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030474" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349838v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700636" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9448-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904977v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wady Naanaa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.07.016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS65PSGP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904968v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Tisserant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00608" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chollet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.07.021" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT4ZBPRH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904974v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Aligiannis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozalia Michalea" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111586" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692515v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00481" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904993v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aligiannis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalea Rosalia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-110180" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994996v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Purson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04034735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Zhang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R de Nicola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00338" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03484120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168461v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Agostinho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Kon&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5003252" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Janin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814970" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844304v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502025e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Oettl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.07.009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968781v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couillerot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gandner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.11.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994972v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamzaoui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403223f" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726995v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lhuaire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Kaplan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Renard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2014.07.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WMDJC97-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139874v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nuzillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Oudart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34359" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6J7LBXP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945224v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Shick Hong" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers228" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317465v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Courtieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579736v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banchet-Cadeddu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monneaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.02.044" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MJHFV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931156v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plainchont" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2828" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5T8ZRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944608v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conreux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villaume" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lameiras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4912-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLCFH9R6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839827v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Jahjah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Suzuki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903045" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52RX4JXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508828v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.06.005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Q84147-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932905v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephany" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dron" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.02.090" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2RFZJWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513125v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701530975" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140240v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157956v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135672v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135691v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134116v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonfils" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061435f" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021711v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Mulholland" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.890" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LR28FQX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134047v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935486v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dinoiu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.11.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W67ZC9D9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140236v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023705v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904694v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.05.012" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKZQ85CS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082723v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hae Choi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kyong Kim" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub J. M. Linthorst" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Hollander" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons W. M. Lefeber" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023717v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tullius Scotti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stefani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. V. Alvarenga" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136295v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prost" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzillard J.M." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015771v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngnokam" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088504v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nuzillard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parmentier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. de Montreynaud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074547v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam*" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bcse.v19i2.21128" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968200v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches&#8208;hanrot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JLC-200063599" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968198v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Margraff" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049499w" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58GRXZQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841287v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini&#353;a Marinkovi&#263;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brul&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo030292x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4QTCFW2L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935758v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Intes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00879-3" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR0578VG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123321v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumendjel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968185v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinquin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches-Hanrot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)00743-9" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX5DKZSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968172v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Crou&#233;rour" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;penier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)00495-1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8V7CTJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695231v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lequart" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(99)00110-X" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFDVFQV0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692821v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1999.1808" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5B3825E86A37EEF454D5669846A3FF2085B7873/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904673v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuzillard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1481" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GV10KBG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904671v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1453" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVKXH4LB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904670v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998119" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08F14DA83D682F767E191C4152160C6EDD0A2C0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904678v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.1998.1500" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GG5RJLNR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968171v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Spraul" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Braumann" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(96)01038-2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKT6D2P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073651v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laignel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00314-X" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3L00RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04218419v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04110210v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04090234v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676402v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Darme" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cordonnier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escotte-Binet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1758981" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360200v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360272v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360729v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03138376v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360793v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360850v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944147v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068530v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duca" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasco" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hery-Huynh" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117657v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278896v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahaoui" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ball" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089614v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01905016v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1203.ch005" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149579v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00378" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-NFNM27D7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968195v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-526X(02)80006-X" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938745v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140271v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03489949v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04485136v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04126751v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04134290v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704922v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02881029v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04546784v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03356335v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04525590v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04064633v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:db65ad844945cedc336374bdc517c3e8b0ca4e7d;origin=https://github.com/nuzillard/LSD;visit=swh:1:snp:f7f7af8d2d6b8a2e0ba7b28c8634f4b7cb876459;anchor=swh:1:rev:16faea8fd6a892ee4ca58312d1f472b3bcb53b79" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>