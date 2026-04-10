--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,768 +66,759 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (13)</w:t>
+        <w:t xml:space="preserve">Rapport (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation des Travaux du GiS BioSTEP de 1989 à 2019</w:t>
+                <w:t xml:space="preserve">Etude des systèmes de prétraitements des boues avant alimentation d'un digesteur de STEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">GIS BioSTEP. 2024, 225 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE REVERSAAL; Agence de l'Eau Rhone Méditeranée Corse. 2025, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815018v1</w:t>
+                <w:t xml:space="preserve">hal-05576086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice-Rose Thomas</w:t>
+                <w:t xml:space="preserve">Compilation des Travaux du GiS BioSTEP de 1989 à 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Canler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hyvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+              <w:t xml:space="preserve">GIS BioSTEP. 2024, 225 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874942v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le séchage solaire des boues : état actuel de l'art et retours d'expériences</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.80</w:t>
+                <w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lombard-Latune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Rose Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02593906v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide technique sur les Matières de Vidange issues de l'assainissement non collectif : Caractérisation, collecte et traitements envisageables</w:t>
+                <w:t xml:space="preserve">Le séchage solaire des boues : état actuel de l'art et retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.70</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592538v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de la quantité de biomasse autotrophe par ajout d'alcali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Guide technique sur les Matières de Vidange issues de l'assainissement non collectif : Caractérisation, collecte et traitements envisageables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.13</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592548v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des matières de vidanges par le procédé Carbofil. Site du CTMA de Lussac (33). Suivi du 13 au 21 mars 2008</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Augmentation de la quantité de biomasse autotrophe par ajout d'alcali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.27</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Juzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02591073v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note Technique. Les Matières de Vidange : bonnes pratiques pour limiter les nuisances en station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Juzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2008, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -847,361 +838,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la station d'épuration du S.I.A.V. à Bozel (73) durant l'hiver 2005/2006. Résultats de mesure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traitement des matières de vidanges par le procédé Carbofil. Site du CTMA de Lussac (33). Suivi du 13 au 21 mars 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Canler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2006, pp.18</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588231v1</w:t>
+                <w:t xml:space="preserve">hal-02591073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la limite hydraulique du clarificateur RIMFLO. Synthèse</w:t>
+                <w:t xml:space="preserve">Suivi de la station d'épuration du S.I.A.V. à Bozel (73) durant l'hiver 2005/2006. Résultats de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2006, pp.7</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588230v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la station d'épuration des Ménuires (73) durant l'hiver 2004/2005. Résultats de mesure</w:t>
+                <w:t xml:space="preserve">Détermination de la limite hydraulique du clarificateur RIMFLO. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.24</w:t>
+              <w:t xml:space="preserve">irstea. 2006, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586958v1</w:t>
+                <w:t xml:space="preserve">hal-02588230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la nitrification en biofiltration à basses températures et à charge variable: résultats obtenus en 2001 sur l'installation de Barcelonnette (05)</w:t>
+                <w:t xml:space="preserve">Suivi de la station d'épuration des Ménuires (73) durant l'hiver 2004/2005. Résultats de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2001, pp.51</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598387v1</w:t>
+                <w:t xml:space="preserve">hal-02586958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la nitrification en biofiltration à basses températures et à charge variable: synthèse. Résultats obtenus sur l'installation de Barcelonnette (05)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1230,96 +1217,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude de la nitrification en biofiltration à basses températures et à charge variable: résultats obtenus en 2001 sur l'installation de Barcelonnette (05)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Canler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2001, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude sur pilote du procédé Stählermatic sur la cave coopérative vinicole les coteaux à Visan (84)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1998, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1329,1671 +1395,1671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainstream nitrogen removal in wasterwater by simultaneous nitrification and denitrification under low dissolved oxygen concentration environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gueranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EverythingAboutWater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://www.eawater.com/emagazine-january-2023/ (january-2023), pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion anaérobie des boues en station d’épuration : état de l’art du parc français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Falipou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, pp.57-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36904/tsm/202009057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen removal in wastewater by simultaneous nitrification and denitrification in lowly aerated environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pétrimaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roudaina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EAU magazine l'école francaise de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinage du traitement de la pollution particulaire par les procédés mécaniques de tamisage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.63-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation, optimisation et modélisation de filières de traitement : cas du procédé à cultures fixées fluidisées (MBBR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, p. 16 - p. 23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séchage solaire des boues de station d’épuration : État de l’art et retours d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.111-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des connaissances acquises sur les clarifloculateurs en traitement tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement du carbone et de l'azote pour des stations de type boue activée confrontées à des fortes variations de charges dues à des activités touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.77-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/200804077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure connaissance des déchets issus de l'étape des prétraitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10, pp.131-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clarification : approche dimensionnelle basée sur le couple aération - clarification. Fondements et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.44-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrification in biofilters under variable load and low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lengrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (11), pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nitrification en biofiltration. Application à des charges variables et à des basses températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lengrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 10, pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation à faible température du couple nitrification dénitrification dans des boues activées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bolevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 253, pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement biologique aérobie par bassins en série des effluents vinicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16, p. 69 - p. 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofiltres : atouts d'un dernier né, le Biostyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adour Garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 64, pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biofiltration en eaux usées : évaluation du procédé sur 12 installations, définition des performances, des limites et des contraintes propres à la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations techniques du CEMAGREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 94, note 5, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological aerated filters: assessment of the process based on 12 sewage treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 29 (10-11), pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3003,2205 +3069,2205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation des boues d’épuration – Impact sur le fonctionnement des stations et questions de recherche associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazarenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d’échanges - Eau &amp; transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMORCE, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l’art de la digestion anaérobie des boues de station d’épuration française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Falipou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">99. congrès de l’ASTEE – Focus 2020 : "Eau-Déchets et Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTEE, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’une boue activée peu énergivore et de conception innovante pour le traitement des eaux usées urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">99. Congrès de l'ASTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTEE, Jun 2020, Lyon (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digestion des boues de station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique biométhane et stations d'épuration: de nouvelles opportunités AREPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Aix en Provence, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des jus de digestion par le procédé de nitritation sharon® cas de la station Seine Grésillons du SIAAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Information Eaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Poitiers, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du procédé Organica : ses spécificités et performances par rapport à une filière classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Information Eaux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Poitiers, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés Réacteurs Biologiques à Membranes (BRM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'OIEau "Technologies compactes d'épuration: retours d'exploitation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers retours de l'évaluation du procédé Organica en traitement des eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques EPNAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bordeaux, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés Bioréacteurs à Membranes. Retour d’expériences sur la technologie BRM appliquée aux ERU (3 000 - 60 000 EH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Husson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Techniques de l'ARPE "les Procédé d'épuration bioréacteurs à membranes [BRM]"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ensuès-la-Redonne, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes applications du tamisage en station d’épuration et leurs limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques EPNAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinage du traitement de la pollution particulaire par les procédés mécaniques de tamisage dits « rustiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème édition des Journées Information Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Poitiers, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of biofilm and nitrification rate in a two-tank in series MBBR process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilm reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement biologique de l'azote par les stations d'épuration confrontées à des fortes variations de charges en zones touristiques : les résultats de six études pleine échelle portant sur trois procèdés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de l'Eau (JIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Poitiers, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séchage solaire des boues : état de l'art et retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées Information Eaux (JIE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Poitiers, France. pp.22-1-22-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séchage des boues d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Y. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques du groupe de travail EPNAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des connaissances acquises sur les clari-floculateurs en particulier en traitement tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journées Information Eaux (JIE), Poitiers, 26-28 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.19-1-19-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clarification : approche dimensionnelle basée sur le couple aération - clarification. Fondements et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83 ème Congrès ASTEE, Aix-les-Bains, 24-28 mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrification in biofilters under variable load and low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lengrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd water congress IWA, Melbourne, AUS, 8 - 12 avril 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Australia. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic reactors for grease treatment: full scale results, design and operation factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IAWQ, Budapest, HUN, 6 - 9 septembre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Hungary. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement biologique aérobie par bassins en série des effluents vinicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès international sur le traitement des effluents vinicoles, Bordeaux, 5-7 mai 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, France. pp.185-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological aerated filters efficiency for nitrogen removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement de l'azote : cas des eaux résiduaires urbaines et des lisiers, Lyon POLLUTEC, 25 octobre 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, France. pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décantation lamellaire des boues activées : détermination de la vitesse hydraulique limite en fonction de la qualité de la boue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jeanmaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIE 94 Journées Information Eaux 11ème colloque, Poitiers, 28-30 septembre 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biofiltration, évaluation du procédé sur 12 installations : Définition des performances, des limites et des contraintes propres à la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème conférence internationale spécialisée sur les réacteurs à cultures fixées, Paris, 29 septembre-1er octobre 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, France. pp.187-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5211,143 +5277,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Hall de recherche de la Feyssine et de la plateforme REFLET (Craponne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5357,370 +5423,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des jus de digestion par le procédé SHARON® : shunt des nitrates et dénitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover dans les pratiques de monitorins et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase 1 du progamme (2014-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Id bleue, pp.14, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nitrification en biofiltration. Application à des charges variables et à des basses températures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lengrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils de gestion de l'eau en territoire de montagne, INTERREG III A, Alcotra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.210-229, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement du carbone et de l'azote pour des stations de type boue activée confrontées à des fortes variations de charges dues à des activités touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils de gestion de l'eau en territoire de montagne, INTERREG III A Alcotra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192-209, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5730,844 +5796,844 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du procédé de traitement des eaux usées Organica. Rapport de synthèse. Juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.68, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flottation en sortie de réacteur biologique MBBR. Performances, avantages et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.48, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinage du traitement de la pollution particulaire par les procédés mécaniques « rustiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.82, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction de boues par voie biologique par le procédé MycET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.51, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement du carbone et de l'azote pour les stations d'épuration de type boue activée confrontées à des fortes variations de charge et à des basses températures. Cas des stations touristiques hivernales de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.107, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clarifloculateurs plus particulièrement utilisés en traitement tertiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.80, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des prétraitements compacts basés uniquement sur le tamisage fin. Cas du traitement des eaux résiduaires urbaines ou domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.63, 2004, Documentation technique FNDAE, n° 28, 2-11-0928557-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au diagnostic des stations d'épuration par l'observation microscopique des boues activées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cotteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref Editions, pp.155, 1999, 2-85362-510-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épuration par biofiltration : synthèse des résultats de suivi de 12 installations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Agriculture et de la Pêche, pp.61, 1994, Coll. Documentation technique FNDAE, Hors série, n° 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décantation lamellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeanmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Agriculture et de la Pêche, pp.43, 1994, Documentation technique FNDAE, n° 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6577,370 +6643,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des jus de digestion par le procédé SHARON® : Shunt des Nitrates et Dénitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOCOPEE : Epuration des eaux: innover sur les pratiques de de monitoring et d'exploitation. Enseignements scientifiques et techniques tirés de la phase I du programme Mocopée (2014-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Colombes, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation of MBBR and BAF to face drastic peak-loads (tourist resorts)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA biofilm reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience des essais de bioactivation fongique en station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Graja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées Information Eaux (JIE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Poitiers, France. 2, pp.P28-1-P28-4, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6950,545 +7016,545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé Organica - fiche pratique étude du procédé Organica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés MBBR (Bioréacteur à flore fixée fluidisée) Cas du procédé R3F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expériences du séchage solaire des boues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faire des matières de vidange ? Caractérisation et traitement intensif en station d'épuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Canler</w:t>
+                <w:t xml:space="preserve">Fractionnement de la matière organique des effluents liquides (eaux résiduaires, lisiers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, pp.3</w:t>
+              <w:t xml:space="preserve">2008, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595020v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de la matière organique des effluents liquides (eaux résiduaires, lisiers)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Druilhe</w:t>
+                <w:t xml:space="preserve">Que faire des matières de vidange ? Caractérisation et traitement intensif en station d'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, pp.4</w:t>
+              <w:t xml:space="preserve">2008, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594984v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique du traitement de l`azote sur des installations confrontées à des charges variables et à des basses températures. Application au procédé biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7635,51 +7701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pujol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hyvrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueranger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Wehbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwema" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200804077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Naud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lengrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bolevy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Y. Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jeanmaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coupet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600927v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanmaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583434v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pujol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hyvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueranger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Wehbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwema" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200804077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Naud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lengrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bolevy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Y. Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jeanmaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coupet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanmaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605039v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>