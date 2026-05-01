--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -716,224 +716,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note Technique. Les Matières de Vidange : bonnes pratiques pour limiter les nuisances en station d'épuration</w:t>
+                <w:t xml:space="preserve">Le traitement des matières de vidanges par le procédé Carbofil. Site du CTMA de Lussac (33). Suivi du 13 au 21 mars 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2008, pp.36</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592546v1</w:t>
+                <w:t xml:space="preserve">hal-02591073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des matières de vidanges par le procédé Carbofil. Site du CTMA de Lussac (33). Suivi du 13 au 21 mars 2008</w:t>
+                <w:t xml:space="preserve">Note Technique. Les Matières de Vidange : bonnes pratiques pour limiter les nuisances en station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.27</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Juzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2008, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591073v1</w:t>
+                <w:t xml:space="preserve">hal-02592546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la station d'épuration du S.I.A.V. à Bozel (73) durant l'hiver 2005/2006. Résultats de mesure</w:t>
               </w:r>
@@ -1498,252 +1498,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion anaérobie des boues en station d’épuration : état de l’art du parc français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen removal in wastewater by simultaneous nitrification and denitrification in lowly aerated environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Falipou</w:t>
+                <w:t xml:space="preserve">Olivier Pétrimaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+                <w:t xml:space="preserve">Roudaina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'EAU magazine l'école francaise de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.36-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964067v1</w:t>
+                <w:t xml:space="preserve">hal-04794015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen removal in wastewater by simultaneous nitrification and denitrification in lowly aerated environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestion anaérobie des boues en station d’épuration : état de l’art du parc français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Falipou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Canler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roudaina Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'EAU magazine l'école francaise de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202009057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794015v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinage du traitement de la pollution particulaire par les procédés mécaniques de tamisage</w:t>
               </w:r>
@@ -2881,191 +2881,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biofiltration en eaux usées : évaluation du procédé sur 12 installations, définition des performances, des limites et des contraintes propres à la filière</w:t>
+                <w:t xml:space="preserve">Biological aerated filters: assessment of the process based on 12 sewage treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations techniques du CEMAGREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 94, note 5, pp.8</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 29 (10-11), pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576403v1</w:t>
+                <w:t xml:space="preserve">hal-02578059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological aerated filters: assessment of the process based on 12 sewage treatment plants</w:t>
+                <w:t xml:space="preserve">La biofiltration en eaux usées : évaluation du procédé sur 12 installations, définition des performances, des limites et des contraintes propres à la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 29 (10-11), pp.13-22</w:t>
+              <w:t xml:space="preserve">Informations techniques du CEMAGREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 94, note 5, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578059v1</w:t>
+                <w:t xml:space="preserve">hal-02576403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3083,51 +3083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation des boues d’épuration – Impact sur le fonctionnement des stations et questions de recherche associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,217 +3185,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l’art de la digestion anaérobie des boues de station d’épuration française</w:t>
+                <w:t xml:space="preserve">Evaluation d’une boue activée peu énergivore et de conception innovante pour le traitement des eaux usées urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">99. congrès de l’ASTEE – Focus 2020 : "Eau-Déchets et Santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">99. Congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2020, Lyon (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964109v1</w:t>
+                <w:t xml:space="preserve">hal-04794058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’une boue activée peu énergivore et de conception innovante pour le traitement des eaux usées urbaines</w:t>
+                <w:t xml:space="preserve">Etat de l’art de la digestion anaérobie des boues de station d’épuration française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Falipou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Canler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">99. Congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2020, Lyon (FRA), France</w:t>
+              <w:t xml:space="preserve">99. congrès de l’ASTEE – Focus 2020 : "Eau-Déchets et Santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794058v1</w:t>
+                <w:t xml:space="preserve">hal-02964109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digestion des boues de station d'épuration</w:t>
               </w:r>
@@ -5556,243 +5556,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nitrification en biofiltration. Application à des charges variables et à des basses températures.</w:t>
+                <w:t xml:space="preserve">Le traitement du carbone et de l'azote pour des stations de type boue activée confrontées à des fortes variations de charges dues à des activités touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lengrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outils de gestion de l'eau en territoire de montagne, INTERREG III A, Alcotra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.210-229, 2007</w:t>
+              <w:t xml:space="preserve">Outils de gestion de l'eau en territoire de montagne, INTERREG III A Alcotra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192-209, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597237v1</w:t>
+                <w:t xml:space="preserve">hal-02597236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement du carbone et de l'azote pour des stations de type boue activée confrontées à des fortes variations de charges dues à des activités touristiques</w:t>
+                <w:t xml:space="preserve">La nitrification en biofiltration. Application à des charges variables et à des basses températures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Canler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lengrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iwema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outils de gestion de l'eau en territoire de montagne, INTERREG III A Alcotra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.192-209, 2007</w:t>
+              <w:t xml:space="preserve">Outils de gestion de l'eau en territoire de montagne, INTERREG III A, Alcotra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210-229, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597236v1</w:t>
+                <w:t xml:space="preserve">hal-02597237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7268,51 +7268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement de la matière organique des effluents liquides (eaux résiduaires, lisiers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7701,51 +7701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pujol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hyvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueranger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Wehbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwema" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200804077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Naud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lengrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bolevy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Y. Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jeanmaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coupet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanmaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605039v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pujol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hyvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueranger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;trimaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudaina Wehbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202009057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iwema" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200804077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Naud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lengrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bolevy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Y. Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jeanmaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coupet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanmaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605039v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>