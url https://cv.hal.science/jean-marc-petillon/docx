--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,1616 +325,1668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer à l’histoire de la préhistoire à partir du fonds photographique de la Société préhistorique française (1900-1925) : le projet « Préhisto-Photo » à la croisée de l’associatif et du participatif</w:t>
+                <w:t xml:space="preserve">Saint-Michel d’Arudy (Pyrénées-Atlantiques, France) : un nouveau site à plaquettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+                <w:t xml:space="preserve">Maxime Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+                <w:t xml:space="preserve">Julien Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Laforêt</w:t>
+                <w:t xml:space="preserve">Christian Normand Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lesvignes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Mordant</w:t>
+                <w:t xml:space="preserve">Olivia Rivero Vilá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15w0n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409312v1</w:t>
+                <w:t xml:space="preserve">hal-05605530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Michel d’Arudy (Pyrénées-Atlantiques, France) : un nouveau site à plaquettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Morgane Grubert</w:t>
+                <w:t xml:space="preserve">Olivia Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375065v1</w:t>
+                <w:t xml:space="preserve">hal-05558185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana S L Rodrigues</w:t>
+                <w:t xml:space="preserve">Contribuer à l’histoire de la préhistoire à partir du fonds photographique de la Société préhistorique française (1900-1925) : le projet « Préhisto-Photo » à la croisée de l’associatif et du participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.207-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109329v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Michel d’Arudy (Pyrénées-Atlantiques, France) : un nouveau site à plaquettes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Rivero</w:t>
+                <w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura G van der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S L Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558185v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 65, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2025, 65, pp.1-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542997v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661084v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry and art on osseous materials from Courbet cave (Penne, Tarn, France) in the British Museum collections : evidence of Magdalenian connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (2), pp.135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and tentative removal of collagen glue in Palaeolithic worked bone objects: implications for ZooMS and radiocarbon dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L G van der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L G van der Sluis</w:t>
+                <w:t xml:space="preserve">F. Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.22119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-49242-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the use of XAD resin to remove synthetic contamination from archaeological bone prior to radiocarbon dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L G van der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zazzo</w:t>
+                <w:t xml:space="preserve">F Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1 - 16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/rdc.2023.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the use and circulation of reindeer antler in northern Iberia during the Magdalenian (ca. 21-13 cal ka BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lefebvre</w:t>
+                <w:t xml:space="preserve">M. Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Pétillon</w:t>
+                <w:t xml:space="preserve">E. Álvarez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 150, pp.105708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2022.105708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+                <w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760744v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du phoque dans le Magdalénien de La Vache (Alliat, Ariège, France) : quand les chasseurs de bouquetin s'intéressent aux Mammifères marins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Evidence of Spear-thrower Usage in the Late Upper Palaeolithic (Upper Magdalenian) from the Isturitz Cave Site, Pyrénées-Atlantiques, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arheologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/arheologia2022.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.7821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295871v1</w:t>
+                <w:t xml:space="preserve">hal-03711973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of Spear-thrower Usage in the Late Upper Palaeolithic (Upper Magdalenian) from the Isturitz Cave Site, Pyrénées-Atlantiques, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du phoque dans le Magdalénien de La Vache (Alliat, Ariège, France) : quand les chasseurs de bouquetin s'intéressent aux Mammifères marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arheologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène, Hors-Série, pp.64-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.7821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/arheologia2022.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711973v1</w:t>
+                <w:t xml:space="preserve">hal-04295871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et économie des armes de chasse magdaléniennes de la grotte Tastet (Pyrénées-Atlantiques), de la Marche (Vienne) et de la grotte Blanchard (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1950,1712 +2002,1716 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (4), pp.579-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's in a whale bone? Combining new analytical methods, ecology and history to shed light on ancient human-whale interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charpentier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 284, pp.107470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnected Magdalenian societies as revealed by the circulation of whale bone artefacts in the Pyreneo-Cantabrian region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Belen Marín-Arroyo</w:t>
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Álvarez Fernández</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104414v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21630/maa.2020.71.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225960v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.364-365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105809v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges d'art pariétal dans la grotte classique de Saint-Michel (Arudy, Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garate Maidagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rivero Vilá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Newsletter On Rock Art - INORA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03175996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO) : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen, année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.496-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking bad? Discarding the solutrean norms: Chronology, evolution and geographical extent of the badegoulian phenomenon in Western Europe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interconnected Magdalenian societies as revealed by the circulation of whale bone artefacts in the Pyreneo-Cantabrian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen Marín-Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Álvarez Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de La Rasilla Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Duarte Matías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.063⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.106692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000238v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un crochet en bois de cervidé de l'âge du Bronze ancien en vallée d'Aspe (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plus anciens peuplements humains du bassin d'Arudy : anatomie d’une lacune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking bad? Discarding the solutrean norms: Chronology, evolution and geographical extent of the badegoulian phenomenon in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581-582, pp.61-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102492v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Abri Casserole (Dordogne, France): Reassessing the 14C Chronology of a Key Upper Paleolithic Sequence in Southwestern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plus anciens peuplements humains du bassin d'Arudy : anatomie d’une lacune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.7-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895100v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un propulseur androgyne magdalénien dans la grotte Gazel (Sallèles-Cabardès, Aude). Comparaisons et commentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Abri Casserole (Dordogne, France): Reassessing the 14C Chronology of a Key Upper Paleolithic Sequence in Southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2020.15128⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (5), pp.1237-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2020.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962031v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de colloque : &amp;quot;Une aristocratie à l'âge de pierre ? L'égalitarisme des sociétés du Paléolithique supérieur en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (1), pp.150-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation des cétacés au Paléolithique récent</w:t>
+                <w:t xml:space="preserve">Un propulseur androgyne magdalénien dans la grotte Gazel (Sallèles-Cabardès, Aude). Comparaisons et commentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.12-14. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (3), pp.391-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.6221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2020.15128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338987v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles dates 14C pour la faune Pléistocène du gouffre d'Habarra (Arudy, Pyrénées-Atlantiques)</w:t>
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Marsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.365-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318170v1</w:t>
+                <w:t xml:space="preserve">hal-02501687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Speller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.230-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2017</w:t>
+                <w:t xml:space="preserve">De nouvelles dates 14C pour la faune Pléistocène du gouffre d'Habarra (Arudy, Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Marsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (3), pp.563 - 566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501687v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
               </w:r>
@@ -3693,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.137-155. </w:t>
@@ -3775,77 +3831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological recontextualization and first direct 14C dating of a “pseudo-excise” decorated antler point from France (Pégourié Cave, Lot). Implications on the cultural geography of southwestern Europe during the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3903,1941 +3959,1950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et préhistoire de la domination masculine</w:t>
+                <w:t xml:space="preserve">L'exploitation des cétacés au Paléolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours. Cahiers du GREP Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.12-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.6221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941677v1</w:t>
+                <w:t xml:space="preserve">hal-02338987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle descente à la &amp;quot;Cave à Endives&amp;quot; (collection A. David) : réévaluation collective d’une série lotoise décontextualisée, propositions de diagnose chrono-culturelle et origine probable</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Histoire et préhistoire de la domination masculine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Aurière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.69-101</w:t>
+              <w:t xml:space="preserve">Parcours. Cahiers du GREP Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.97-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908197v1</w:t>
+                <w:t xml:space="preserve">hal-01941677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelle descente à la &amp;quot;Cave à Endives&amp;quot; (collection A. David) : réévaluation collective d’une série lotoise décontextualisée, propositions de diagnose chrono-culturelle et origine probable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.384-385</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.69-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047196v1</w:t>
+                <w:t xml:space="preserve">halshs-01908197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence oubliée du Magdalénien. Apport des nouvelles dates 14 C</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.384-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907418v1</w:t>
+                <w:t xml:space="preserve">hal-02047196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence oubliée du Magdalénien. Apport des nouvelles dates 14 C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (2), pp.385-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01932558v1</w:t>
+                <w:t xml:space="preserve">halshs-01907418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pyrénées au cours du Dernier Maximum Glaciaire : un &amp;lt;i&amp;gt;no man’s land&amp;lt;/i&amp;gt; badegoulien ? Nouvelles données sur l’occupation du piémont pyrénéen à partir du réexamen des industries solutréennes de l’abri des Harpons (Lespugue, Haute-Garonne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Renard</w:t>
+                <w:t xml:space="preserve">L’œuf ou la poule ? Retour sur le projet Magdatis « Le Magdalénien de la façade atlantique face aux changements environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2017.14773⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891807v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf ou la poule ? Retour sur le projet Magdatis « Le Magdalénien de la façade atlantique face aux changements environnementaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de colloque : 12th Meeting of the Worked bone research group (douzièmes rencontres du Groupe de recherche sur le travail des matières osseuses), Grenade, 23-27 mai 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (3), pp.585-587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01891614v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de colloque : 12th Meeting of the Worked bone research group (douzièmes rencontres du Groupe de recherche sur le travail des matières osseuses), Grenade, 23-27 mai 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Pyrénées au cours du Dernier Maximum Glaciaire : un &amp;lt;i&amp;gt;no man’s land&amp;lt;/i&amp;gt; badegoulien ? Nouvelles données sur l’occupation du piémont pyrénéen à partir du réexamen des industries solutréennes de l’abri des Harpons (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 114 (3), pp.585-587</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 114 (2), pp.257-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2017.14773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907426v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Aurignacien de la grotte du Mas d'Azil (Ariège) : résultats 2011-2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+                <w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2017.14809⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778966v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01932558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing environmental determinants in the cultural evolution of hunter-gatherers: a three-year multidisciplinary project on the occupation of the western Aquitaine basin during the Middle and Upper Magdalenian (19–14 kyr cal BP)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Aurignacien de la grotte du Mas d'Azil (Ariège) : résultats 2011-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 414, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (3), pp.575-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2017.14809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01891654v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Evolution of Hunting Implements among Pleistocene Hunter-Gatherers: Osseous Projectile Points in the Middle and Upper Magdalenian (19-14 ky cal BP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A non-destructive method for distinguishing reindeer antler (Rangifer tarandus) from red deer antler (Cervus elaphus) using X-Ray micro-tomography coupled with SVM classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rocherfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.063⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01932645v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Antibes, APDCA</w:t>
+                <w:t xml:space="preserve">Technological Evolution of Hunting Implements among Pleistocene Hunter-Gatherers: Osseous Projectile Points in the Middle and Upper Magdalenian (19-14 ky cal BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414 (September), pp.108-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Antibes, APDCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01891667v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-destructive method for distinguishing reindeer antler (Rangifer tarandus) from red deer antler (Cervus elaphus) using X-Ray micro-tomography coupled with SVM classifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Y. Rocherfort</w:t>
+                <w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149658⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842535v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armes de chasse en matières osseuses dans la seconde moitié du Paléolithique récent. Douze millénaires d’histoire technique chez les chasseurs-collecteurs d’Europe occidentale (23000-11000 cal BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (-), pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01501925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouilles 2013</w:t>
+                <w:t xml:space="preserve">Testing environmental determinants in the cultural evolution of hunter-gatherers: a three-year multidisciplinary project on the occupation of the western Aquitaine basin during the Middle and Upper Magdalenian (19–14 kyr cal BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327004v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5856,730 +5921,713 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « type 2a », plus ancien modèle de propulseur paléolithique : une nouvelle pièce dans le Magdalénien moyen d'Isturitz (Pyrénées-Atlantiques, France) et ses implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+                <w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932603v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Le « type 2a », plus ancien modèle de propulseur paléolithique : une nouvelle pièce dans le Magdalénien moyen d'Isturitz (Pyrénées-Atlantiques, France) et ses implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.17-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842672v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures sociales et blocages techniques dans l' Australie aborigène : quelques éléments critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (1), pp.5-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human occupation of the northwestern Pyrenees in the Late Glacial: New data from the Arudy basin, lower Ossau valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 364, pp.126-143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de colloque : El Cuaternario en la región pirenaica occidental : investigación multidisciplinar, Bilbao, 14-16 octobre 2013</w:t>
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouilles 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907436v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2014</w:t>
               </w:r>
@@ -6634,51 +6682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre radiométrique de la séquence solutréo-badegoulienne du Cuzoul-de-Vers (Lot, France) : lecture critique et compléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6792,842 +6840,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la grotte Tastet (Sainte-Colome, Pyrénées-Atlantiques) : au carrefour des traditions artistiques tardiglaciaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compte rendu de colloque : El Cuaternario en la región pirenaica occidental : investigación multidisciplinar, Bilbao, 14-16 octobre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Garate</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+                <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.103-120</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00944241v1</w:t>
+                <w:t xml:space="preserve">halshs-01907436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation radiocarbone directe et attribution culturelle des vestiges humains paléolithiques de la grotte d'Isturitz (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (4), pp.645-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00913161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of whale-bone artifacts in the northern Pyrenees during the late Upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (5), pp.525 - 543. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.06.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flakes to grooves: A technical shift in antlerworking during the last glacial maximum in southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'art pariétal de la grotte Tastet (Sainte-Colome, Pyrénées-Atlantiques) : au carrefour des traditions artistiques tardiglaciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.103-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932671v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de colloque : Stone Age Weaponry, Mayence (Allemagne), 20-21 septembre 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arudy, Laa 2, fouilles 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2010, pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907442v1</w:t>
+                <w:t xml:space="preserve">halshs-00868555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arudy, Laa 2, fouilles 2010</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historique des fouilles de R. de Saint-Périer dans les sites paléolithiques des gorges de la Save (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2010, pp.169-170</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00868555v2</w:t>
+                <w:t xml:space="preserve">halshs-00911571v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historique des fouilles de R. de Saint-Périer dans les sites paléolithiques des gorges de la Save (Lespugue, Haute-Garonne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (2), pp.213-219</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00911571v3</w:t>
+                <w:t xml:space="preserve">halshs-00904501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de colloque : Stone Age Weaponry, Mayence (Allemagne), 20-21 septembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00904501v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle lecture du bâton percé de la grotte du Trilobite (Arcy-sur-Cure, Yonne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From flakes to grooves: A technical shift in antlerworking during the last glacial maximum in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), pp.435 - 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578815v1</w:t>
+                <w:t xml:space="preserve">hal-01932671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard core and cutting edge: experimental manufacture and use of Magdalenian composite projectile tips</w:t>
               </w:r>
@@ -7652,51 +7704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7747,64 +7799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arudy, Laa 2, fouilles 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7849,5435 +7901,5681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00868549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation de la fin du Dernier Maximum Glaciaire dans les Pyrénées : le Magdalénien inférieur de la grotte des Scilles (Lespugue, Haute-Garonne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Nouvelle lecture du bâton percé de la grotte du Trilobite (Arcy-sur-Cure, Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Molez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107 (1), pp.5-51</w:t>
+              <w:t xml:space="preserve">, 2011, 108 (1), pp.144-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00462077v1</w:t>
+                <w:t xml:space="preserve">halshs-00578815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Une occupation de la fin du Dernier Maximum Glaciaire dans les Pyrénées : le Magdalénien inférieur de la grotte des Scilles (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chalard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t>
+              <w:t xml:space="preserve">, 2010, 107 (1), pp.5-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017906v1</w:t>
+                <w:t xml:space="preserve">halshs-00462077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières dates radiocarbone pour le Magdalénien d'Isturitz (Pyrénées-Atlantiques)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Szmidt</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (3), pp.588-592</w:t>
+              <w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00461782v1</w:t>
+                <w:t xml:space="preserve">hal-02017906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chasseurs Cerny ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières dates radiocarbone pour le Magdalénien d'Isturitz (Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+                <w:t xml:space="preserve">Catherine Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (4), pp.761-783</w:t>
+              <w:t xml:space="preserve">, 2009, 106 (3), pp.588-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00462073v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on Palaeolithic, Mesolithic and Neolithic projectile weapon elements / Eclairages actuels sur quelques armatures de projectiles paléo-, méso- et néolithiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des chasseurs Cerny ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.1-5</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (4), pp.761-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00403710v1</w:t>
+                <w:t xml:space="preserve">halshs-00462073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of a whale bone industry in the western European Upper Paleolithic: Magdalenian artifacts from Isturitz (Pyrénées-Atlantiques, France)</w:t>
+                <w:t xml:space="preserve">Le Magdalénien de la grotte des Scilles (Lespugue, Haute-Garonne). Premiers résultats de l'étude pluridisciplinaire de la collection Saint-Périer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.57-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00391832v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces d'impacts de projectiles sur le gibier : résultats comparés des tirs expérimentaux à l'arc et au propulseur effectués au CEDARC (Treignes, Belgique) en 2003 et 2004.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94 (3), pp.209-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annpal.2008.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00391834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Magdalénien de la grotte des Scilles (Lespugue, Haute-Garonne). Premiers résultats de l'étude pluridisciplinaire de la collection Saint-Périer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hunting lesions caused by osseous projectile points: experimental results and archaeological implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités nationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (10), pp.2849-2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2008.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00403707v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00391833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting lesions caused by osseous projectile points: experimental results and archaeological implications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are these barbs for? Preliminary reflections on the function of the Upper Magdalenian barbed weapon tips / Des barbelures pour quoi faire ? Réflexions préliminaires sur la fonction des pointes barbelées du Magdalénien supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.66-97 / 69-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00391833v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are these barbs for? Preliminary reflections on the function of the Upper Magdalenian barbed weapon tips / Des barbelures pour quoi faire ? Réflexions préliminaires sur la fonction des pointes barbelées du Magdalénien supérieur</w:t>
+                <w:t xml:space="preserve">New light on Palaeolithic, Mesolithic and Neolithic projectile weapon elements / Eclairages actuels sur quelques armatures de projectiles paléo-, méso- et néolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Dias-Meirinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp.66-97 / 69-102</w:t>
+              <w:t xml:space="preserve">, 2008, 1, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00403708v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note méthodologique sur l'étude de l'industrie osseuse : la recherche systématique de raccords</w:t>
+                <w:t xml:space="preserve">First evidence of a whale bone industry in the western European Upper Paleolithic: Magdalenian artifacts from Isturitz (Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (5), pp.720-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00461785v1</w:t>
+                <w:t xml:space="preserve">halshs-00391832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de thèse : des Magdaléniens en armes. Technologie des armatures de projectiles en bois de Cervidé du Magdalénien supérieur de la grotte d'Isturitz (Pyrénées-Atlantiques).</w:t>
+                <w:t xml:space="preserve">Note méthodologique sur l'étude de l'industrie osseuse : la recherche systématique de raccords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 102 (3), pp.646-650</w:t>
+              <w:t xml:space="preserve">, 2006, 103 (1), pp.175-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00461830v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique de la stratigraphie magdalénienne de la Grande Salle d'Isturitz (Pyrénées-Atlantiques)</w:t>
+                <w:t xml:space="preserve">Résumé de thèse : des Magdaléniens en armes. Technologie des armatures de projectiles en bois de Cervidé du Magdalénien supérieur de la grotte d'Isturitz (Pyrénées-Atlantiques).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 36, pp.105-131</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (3), pp.646-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00269398v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel examen de l'armature composite magdalénienne du Tuc d'Audoubert (Montesquieu-Avantès, Ariège)</w:t>
+                <w:t xml:space="preserve">Lecture critique de la stratigraphie magdalénienne de la Grande Salle d'Isturitz (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101 (1), pp.45-53</w:t>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00403690v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00269398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au retour de la chasse... Observations expérimentales concernant les impacts sur le gibier, la récupération et la maintenance des projectiles dans le Magdalénien supérieur d'Isturitz (Pyrénées-Atlantiques)</w:t>
+                <w:t xml:space="preserve">Nouvel examen de l'armature composite magdalénienne du Tuc d'Audoubert (Montesquieu-Avantès, Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Letourneux</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 12; 13, pp.173-188; 133</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (1), pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00269403v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pointes à base fourchue magdaléniennes : approche fonctionnelle</w:t>
+                <w:t xml:space="preserve">Au retour de la chasse... Observations expérimentales concernant les impacts sur le gibier, la récupération et la maintenance des projectiles dans le Magdalénien supérieur d'Isturitz (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12; 13, pp.173-188; 133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00269403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pointes à base fourchue magdaléniennes : approche fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.29-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00269402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method dating (¹⁰Be, ³⁶Cl, and ¹⁴C) of the Ossau Valley moraine complex (Pyrenees, France). A new stronghold of asynchronous glacier maximum advance relative to the global LGM falls.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, performance, and durability of Magdalenian weapons: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29eme édition de la Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpeliier, France</w:t>
+              <w:t xml:space="preserve">AWRANA26 – Breaking Patterns in Archaeology, 4th International Conference on Wear and Residue Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niccolò Mazzucco, Apr 2026, Pise (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376614v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No traces, no crime? The archaeological visibility of prehistoric collective armed conflicts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">"Le corps de mon ennemi" : conflits armés dans les sociétés sans richesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929210v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elephant in the room: the use of mammoth bones for the manufacture of objects in the Upper Paleolithic of Southwest France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucia Agudo Perez</w:t>
+                <w:t xml:space="preserve">Multi-method dating (¹⁰Be, ³⁶Cl, and ¹⁴C) of the Ossau Valley moraine complex (Pyrenees, France). A new stronghold of asynchronous glacier maximum advance relative to the global LGM falls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worked Bone Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">29eme édition de la Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850135v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shells revisited: engraved valves from Magdalenian sites in southwest Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sánchez-de la Parra</w:t>
+                <w:t xml:space="preserve">The elephant in the room: the use of mammoth bones for the manufacture of objects in the Upper Paleolithic of Southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tartar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Agudo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th meeting of the ICAZ: Worked Bone Research group (Séance de la Société préhistorique française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WBRG, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Worked Bone Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664576v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antler management in the Sella Valley : an example through the osseous industry from the site of Cova Rosa (Ribadesella, Northern Spain)</w:t>
+                <w:t xml:space="preserve">Shells revisited: engraved valves from Magdalenian sites in southwest Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Esteban Álvarez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rosana Cerezo-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alberto Martín-Esquivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez-de la Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA - European Association of Archaeologists, 29th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2023, Belfast (Queen's University), Ireland</w:t>
+              <w:t xml:space="preserve">15th meeting of the ICAZ: Worked Bone Research group (Séance de la Société préhistorique française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WBRG, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664591v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The osseous industry in the Solutrean-Badegoulian transition of Abri Fritsch (Indre, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Borao</w:t>
+                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Isabel Borao Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Belfast (Queen's University), United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276641v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial Maximum retouchers in Southwest Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">The osseous industry in the Solutrean-Badegoulian transition of Abri Fritsch (Indre, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Borao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Emili Aura Tortosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belfast (Queen's University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276665v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Last Glacial Maximum retouchers in Southwest Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Borao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Emili Aura Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266533v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économies littorales au Paléolithique récent dans le Sud-Ouest européen : un état de la question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antler management in the Sella Valley : an example through the osseous industry from the site of Cova Rosa (Ribadesella, Northern Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Cerezo-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marián Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une aristocratie préhistorique ? L’égalitarisme des sociétés du Paléolithique récent en question</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAA - European Association of Archaeologists, 29th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2023, Belfast (Queen's University), Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753745v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pyrénées, une frontière pré-historiographique pour le Magdalénien ? Réflexions à partir du Magdalénien moyen récent de la grotte Tastet (Sainte-Colome, Pyrénées-Atlantiques)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu, actes du 142ème congrès du CTHS, Circulations montagnardes, circulations européennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e Congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426153v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solutrean-to-Magdalenian transition (ca. 23 cal. ka BP): what place for the Badegoulian in the evolving trajectory of hunter-gatherers societies in Southwestern Europe?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économies littorales au Paléolithique récent dans le Sud-Ouest européen : un état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Last Glacial Maximum in Europe. State of knowledge in Geosciences and Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une aristocratie préhistorique ? L’égalitarisme des sociétés du Paléolithique récent en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Les Eyzies de Tayac, France. pp.112 - 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132953v1</w:t>
+                <w:t xml:space="preserve">hal-03753745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation anthropique du versant nord pyrénéen entre 26 et 21 ka cal BP. Entre dynamiques culturelles et processus taphonomiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Solutrean-to-Magdalenian transition (ca. 23 cal. ka BP): what place for the Badegoulian in the evolving trajectory of hunter-gatherers societies in Southwestern Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pallier C.,; Renard C.; Jarry M.; Lejay M., Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Last Glacial Maximum in Europe. State of knowledge in Geosciences and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mayr C.; Maier A., Mar 2019, Erlangen-Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132886v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les Pyrénées, une frontière pré-historiographique pour le Magdalénien ? Réflexions à partir du Magdalénien moyen récent de la grotte Tastet (Sainte-Colome, Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu, actes du 142ème congrès du CTHS, Circulations montagnardes, circulations européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2017, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.7397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891432v1</w:t>
+                <w:t xml:space="preserve">hal-02426153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation anthropique du versant nord pyrénéen entre 26 et 21 ka cal BP. Entre dynamiques culturelles et processus taphonomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
+              <w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pallier C.,; Renard C.; Jarry M.; Lejay M., Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891202v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s talk about the Badegoulian and its relationship to the contemporaneous Iberian cultural traditions: reconsidering the issue of the LGM cultural mosaic in the light of new data from Pégourié cave (Lot, France) and les Harpons rockshelter (Haute-Garonne, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès de l'IUSPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132931v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Let’s talk about the Badegoulian and its relationship to the contemporaneous Iberian cultural traditions: reconsidering the issue of the LGM cultural mosaic in the light of new data from Pégourié cave (Lot, France) and les Harpons rockshelter (Haute-Garonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
+              <w:t xml:space="preserve">XVIIIème Congrès de l'IUSPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891491v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéozoologie des collections anciennes : le cas de la faune du Magdalénien supérieur d’Isturitz</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte d'Isturitz. Fouilles anciennes et récentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Hasparren, France. pp.107-116</w:t>
+              <w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01916652v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humans’ Earliest Personal Ornaments: Symbolism, Production and Distribution.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998040v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pyrénées françaises au cours du DMG : une enclave solutréenne en pays badegoulien ? Apports du réexamen des industries de la couche D de l’abri des Harpons (Lespugue, Haute-Garonne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Renard</w:t>
+                <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Foucher</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">142e Congrès national des sociétés historiques et scientifiques, session I. 1. La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humans’ Earliest Personal Ornaments: Symbolism, Production and Distribution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniella E.; Bar-Yosef M.; Bosch M., Mar 2017, Tel Aviv, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137143v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts du Magdalénien moyen dans le Sud-Ouest français. Témoignages croisés des équipements lithiques et osseux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Les Pyrénées françaises au cours du DMG : une enclave solutréenne en pays badegoulien ? Apports du réexamen des industries de la couche D de l’abri des Harpons (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’essor du Magdalénien. Aspects culturels, symboliques et techniques des faciès à Navettes et à Lussac-Angles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Camille Bourdier, Lucie Chehmana, Romain Malgarini, Marta Połtowicz-Bobak, Oct 2013, Besançon, France. pp.209-234</w:t>
+              <w:t xml:space="preserve">142e Congrès national des sociétés historiques et scientifiques, session I. 1. La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Costamagno S., Deschamps M., Milcent P.-Y., Pétillon J.-M., Renard C., Valdeyron N., 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01501905v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de fracture pour la production de supports en bois de cervidé au Magdalénien moyen et supérieur (19-14 ka cal. BP). Premier inventaire et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+                <w:t xml:space="preserve">Les débuts du Magdalénien moyen dans le Sud-Ouest français. Témoignages croisés des équipements lithiques et osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"À coup d’éclats !" La fracturation des matières osseuses en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.213-230</w:t>
+              <w:t xml:space="preserve">L’essor du Magdalénien. Aspects culturels, symboliques et techniques des faciès à Navettes et à Lussac-Angles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Bourdier, Lucie Chehmana, Romain Malgarini, Marta Połtowicz-Bobak, Oct 2013, Besançon, France. pp.209-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995542v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01501905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty Years of Experimental Research on the Breakage Patterns of Stone Age Osseous Points. Overview, Methodological Problems and Current Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques de fracture pour la production de supports en bois de cervidé au Magdalénien moyen et supérieur (19-14 ka cal. BP). Premier inventaire et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary approaches to the study of Stone Age weaponry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"À coup d’éclats !" La fracturation des matières osseuses en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.213-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-7602-8_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01916948v1</w:t>
+                <w:t xml:space="preserve">hal-01995542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre au bord du golfe de Gascogne au Paléolithique supérieur récent : vers un nouveau paradigme</w:t>
+                <w:t xml:space="preserve">Archéozoologie des collections anciennes : le cas de la faune du Magdalénien supérieur d’Isturitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.23-36</w:t>
+              <w:t xml:space="preserve">La grotte d'Isturitz. Fouilles anciennes et récentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Hasparren, France. pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01417291v1</w:t>
+                <w:t xml:space="preserve">halshs-01916652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Lascaux : dialogue avec Alain Testart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thirty Years of Experimental Research on the Breakage Patterns of Stone Age Osseous Points. Overview, Methodological Problems and Current Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'ethnologie à la préhistoire : hommage à Alain Testart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidisciplinary approaches to the study of Stone Age weaponry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mainz, Germany. pp.47-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7602-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01787029v1</w:t>
+                <w:t xml:space="preserve">halshs-01916948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10000 ans à l'ombre des Pyrénées : quelles évolutions au sein des sociétés du Magdalénien, de l'Azilien et du Laborien (21 et 11 ka cal BP)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivre au bord du golfe de Gascogne au Paléolithique supérieur récent : vers un nouveau paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre pendant la dernière glaciation Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?, organisé par Céline Pallier, Caroline Renard, Marc Jarry et Mathieu Lejay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Actes du colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304463v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte archéologique des dispositifs pariétaux de Reverdit et de Cap-Blanc : nouvelles données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bourdier</w:t>
+                <w:t xml:space="preserve">Autour de Lascaux : dialogue avec Alain Testart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-analyses et datations de l'art préhistorique dans son contexte archéologique (MADAPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.285-294</w:t>
+              <w:t xml:space="preserve">De l'ethnologie à la préhistoire : hommage à Alain Testart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01061388v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01787029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des sociétés magdaléniennes dans le sud-ouest de la France entre 18000 et 14000 cal BP : recomposition des environnements, reconfiguration des équipements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">10000 ans à l'ombre des Pyrénées : quelles évolutions au sein des sociétés du Magdalénien, de l'Azilien et du Laborien (21 et 11 ka cal BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Congrès préhistorique de France, session F : deuxième moitié et fin du Paléolithique supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux / Les Eyzies, France. pp.417-430</w:t>
+              <w:t xml:space="preserve">Vivre pendant la dernière glaciation Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?, organisé par Céline Pallier, Caroline Renard, Marc Jarry et Mathieu Lejay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00980982v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur la transition Solutréo-Badegoulienne. Mise en perspective interdisciplinaire des données du sud-ouest français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Renard</w:t>
+                <w:t xml:space="preserve">Contexte archéologique des dispositifs pariétaux de Reverdit et de Cap-Blanc : nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malvina Baumann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Chehmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XVIIème Congrès de l'IUSPP, session A9c</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t>
+              <w:t xml:space="preserve">Micro-analyses et datations de l'art préhistorique dans son contexte archéologique (MADAPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.285-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132910v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01061388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri-sous-roche orné de Reverdit (Sergeac, Dordogne) : l'apport d'une approche pluridisciplinaire à l'élaboration d'un nouveau cadre chronoculturel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chehmana</w:t>
+                <w:t xml:space="preserve">Évolution des sociétés magdaléniennes dans le sud-ouest de la France entre 18000 et 14000 cal BP : recomposition des environnements, reconfiguration des équipements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Congrès préhistorique de France, session F : deuxième moitié et fin du Paléolithique supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Bordeaux / Les Eyzies, France. pp.431-447</w:t>
+              <w:t xml:space="preserve">, 2010, Bordeaux / Les Eyzies, France. pp.417-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00980981v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00980982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie osseuse du Solutréen au Magdalénien moyen dans le Bassin parisien</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retour sur la transition Solutréo-Badegoulienne. Mise en perspective interdisciplinaire des données du sud-ouest français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du nord-ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sens, France. pp.143-158</w:t>
+              <w:t xml:space="preserve">Actes du XVIIème Congrès de l'IUSPP, session A9c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00837926v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrowheads from the Santa Cruz Islands (Temotu, Solomon Islands): design, raw material, and how they are linked</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'abri-sous-roche orné de Reverdit (Sergeac, Dordogne) : l'apport d'une approche pluridisciplinaire à l'élaboration d'un nouveau cadre chronoculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chehmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ina Reiche</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Meeting of the ICAZ Worked Bone Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Salzburg, Austria. pp.203-216</w:t>
+              <w:t xml:space="preserve">27e Congrès préhistorique de France, session F : deuxième moitié et fin du Paléolithique supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux / Les Eyzies, France. pp.431-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00825891v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00980981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of &amp;quot;debitage by fracturation&amp;quot; on reindeer antler: case study of the Badegoulian levels at the Cuzoul de Vers (Lot, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arrowheads from the Santa Cruz Islands (Temotu, Solomon Islands): design, raw material, and how they are linked</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Meeting of the Worked Bone Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland. p. 41-52</w:t>
+              <w:t xml:space="preserve">8th Meeting of the ICAZ Worked Bone Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Salzburg, Austria. pp.203-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00644933v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'industrie osseuse du Solutréen au Magdalénien moyen dans le Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du nord-ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sens, France. pp.143-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463934v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00837926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des sociétés magdaléniennes entre 18 000 et 14 000 calBP dans leur contexte environnemental: l'exemple du sud de la France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Identification of &amp;quot;debitage by fracturation&amp;quot; on reindeer antler: case study of the Badegoulian levels at the Cuzoul de Vers (Lot, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème colloque GMPCA, Archéométrie 2009 "Ressources, sociétés, biodiversité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th Meeting of the Worked Bone Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland. p. 41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00375255v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pointes à base fourchue de la zone pyrénéo-cantabrique : un objet à la charnière entre Magdalénien moyen et Magdalénien supérieur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières naturelles et frontières culturelles dans les Pyrénées préhistoriques / Fronteras naturales y fronteras culturales en los Pirineos prehistóricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Tarascon-sur-Ariège, France. p. 245-264</w:t>
+              <w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00312008v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tir expérimental de pointes à base fourchue en bois de renne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques des sociétés magdaléniennes entre 18 000 et 14 000 calBP dans leur contexte environnemental: l'exemple du sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur le Paléolithique supérieur récent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Angoulême, France. p. 243-256</w:t>
+              <w:t xml:space="preserve">XVIIème colloque GMPCA, Archéométrie 2009 "Ressources, sociétés, biodiversité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00311409v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pointes à base fourchue de la zone pyrénéo-cantabrique : un objet à la charnière entre Magdalénien moyen et Magdalénien supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières naturelles et frontières culturelles dans les Pyrénées préhistoriques / Fronteras naturales y fronteras culturales en los Pirineos prehistóricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tarascon-sur-Ariège, France. p. 245-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tir expérimental de pointes à base fourchue en bois de renne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur le Paléolithique supérieur récent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Angoulême, France. p. 243-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et utilisation : l'exemple des pointes à base fourchue magdaléniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typologie et utilisation : l'exemple des pointes à base fourchue magdaléniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00269401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13287,154 +13585,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13444,192 +13742,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdatis Project: Hunter-Gatheres and Environmental Change in the Aquitaine Basin during the Magdalenian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quaternary international. , 414, pp.1-197, 2016, 1040-6182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Magdaléniens en armes. Technologie des armatures de projectile en bois de Cervidé du Magdalénien supérieur de la grotte d'Isturitz (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEDARC, pp.302, 2006, Artefacts, n° 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13639,1052 +13937,1052 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Palaeolithic origin of eyed needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Borao Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Caurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olaf Jöris; Oliver Dietrich; Roberto Risch; Harald Meller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Stone Age History of Clothing / Zur Geschichte der Kleidung in der Steinzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Propylaeum, pp.233-252, 2026, Tagungen des Landesmuseums für Vorgeschichte Halle, 978-3-96929-468-0 (PDF). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.1678.c24356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces vides : preuves d'absences ou absences de preuves ? Une brève introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.3-4, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l'histoire des techniques : le cas des industries osseuses du Paléolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Grosos; Jean-Michel Geneste; Boris Valentin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire : nouvelles frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'Homme, pp.185-193, 2023, Collection 54, 9782735129041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic vs. organic projectile points: a question of penetration depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Cattelain, A. Smolderen, M. Gillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologues malgré-tout : apporter sa pierre pour y voir clair, mélanges offerts à Claire Bellier et Pierre Cattelain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cedarc, pp.181-190, 2022, 2-87149-100-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to the Experimental Study of Prehistoric Projectile Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monica Mărgărit and Adina Boroneanţ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recreating artefacts and ancient skills: from experiment to interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cetatea de scaun, pp.143-162, 2022, 978-606-537-565-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les équipements osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.103-113, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tir expérimental de projectiles préhistoriques : aperçu de trente ans de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Beyries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentation en archéologie de la préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-77, 2020, 9782813003003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.2611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industries lithiques et osseuses de la grotte de Gabillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Gaussen; Jean Gaussen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte ornée de Gabillou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confluences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-54, 2019, 978-2-35527-243 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mammifères marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cretin et S. Madelaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux rares, gibiers inattendus. Reflets de la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée national de préhistoire, pp.92-96, 2019, 978-2-911233-20-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02217260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une palethnologie du pauvre : apports des séquences du Sud-Ouest de la France à la définition des comportements techno- et socio-économiques lors de la transition solutréo-badegoulienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Société préhistorique française, 2019, Actes du XXVIIe Congrès préhistorique de France. Préhistoire de l'Europe du Nord-Ouest. Mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14697,1340 +14995,1340 @@
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deschamps M., Costamagno S., Milcent P.-Y., Pétillon N., Renard C., Valdeyron, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782735508846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.6182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échos de l'océan : Phoques et Baleines en Europe au Paléolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Cattelain; Marie Gillard; Alison Smolderen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disparus ? Les mammifères au temps de Cro-Magnon en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cedarc, pp.335-354, 2018, 2871490856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01916958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et connectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunter-Gatherers of the Old and the New Worlds: Morphological and Functional Comparisons of Osseous Projectile Points</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Diversity and evolution of osseous hunting equipment during the Magdalenian (21,000–14,000 cal BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Claire Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle C. Langley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osseous Projectile Weaponry: Towards an Understanding of Pleistocene Cultural Variability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.237-252, 2016, 978-94-024-0899-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.143-159, 2016, 978-94-024-0899-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-0899-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-0899-7_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01916949v1</w:t>
+                <w:t xml:space="preserve">halshs-01916953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pas d’oiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of osseous hunting equipment during the Magdalenian (21,000–14,000 cal BP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Claire Langley</w:t>
+                <w:t xml:space="preserve">Hunter-Gatherers of the Old and the New Worlds: Morphological and Functional Comparisons of Osseous Projectile Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle C. Langley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osseous Projectile Weaponry: Towards an Understanding of Pleistocene Cultural Variability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.143-159, 2016, 978-94-024-0899-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-0899-7_10⟩</w:t>
+              <w:t xml:space="preserve">, pp.237-252, 2016, 978-94-024-0899-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-0899-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01916953v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01916949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pointes de projectiles et les autres objets sur baguette en bois de renne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Julien et C. Karlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un automne à Pincevent. Le campement magdalénien du niveau IV20.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, pp.171-176, 2014, Mémoire 57, 2913745539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01061396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux spatules du type Pekárna dans la grotte Gazel (Sallèles-Cabardès, Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. de la Rasilla Vives. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Javier Fortea Pérez. Universitatis Oventensis Magister. Estudios en homenaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Oviedo / Ménsula Ediciones, pp.305-315, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00872471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du bois de renne dans les couches badegouliennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J. Clottes, J.-P. Giraud, P. Chalard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Clottes, Jean-Pierre Giraud et Pierre Chalard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers : des chasseurs de rennes en Quercy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, pp.359-386, 2012, ERAUL</w:t>
+              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers. Des chasseurs de Renne en Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERAUL 131, pp.459-471, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00790100v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Le travail du bois de renne dans les couches badegouliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Jean Clottes, Jean-Pierre Giraud et Pierre Chalard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Clottes, J.-P. Giraud, P. Chalard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers. Des chasseurs de Renne en Quercy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERAUL 131, pp.459-471, 2012</w:t>
+              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers : des chasseurs de rennes en Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, pp.359-386, 2012, ERAUL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799191v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00790100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Эволюция костяного и каменного оружия эпохи финального Палеолита; Мадленские сообщества (20000-14000 cal ВР) в Юго-Западной Европе [Èvoljucija kostjanogo i kamennogo oružija èpohi final'nogo Paleolita; Madlenskie soobŝestva (20000-14000 cal BP) v Jugo-Zapadnoj Evrope]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.A. Khlopachev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Предметы вооружения и искусства из кости в древних културах Северной Евразии (технологический и функциональный аспекты) [Predmety vooruženija i iskusstva iz kosti v drevnih kulturah Severnoj Evrazii (tehnologičeskij i funkcional'nyj aspekty)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nauka, pp.69-95, 2011, Zamjatninskij sbornik</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badegoulien versus Magdalénien : Entre choc culturel et lente transition dans l'Aquitaine paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Néandertal à l'Homme moderne. L'Aquitaine préhistorique, vingt ans de découvertes (1990-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Confluences, pp.117-129, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00600654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des gibiers, des armes... et des questions. Les pratiques cynégétiques du Magdalénien supérieur à Isturitz (Paléolithique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sidéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Boccard, pp.13-26, 2006, Colloques de la MAE René-Ginouvès (2), 978-2-70180-192-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00269400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16040,3648 +16338,3648 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura G. van der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S. L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.7795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-63273-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de colloque : le trentième congrès de l'EAA vu depuis le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.605-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.410-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.555-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de colloque : Lespugue cent ans après, les représentations des corps en préhistoire (Musée de l'Aurignacien, 31 mai-2 juin 2023)</w:t>
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.634-636</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.460-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380846v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2020</w:t>
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.460-461</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.322-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191387v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2020</w:t>
+                <w:t xml:space="preserve">Compte rendu de colloque : Lespugue cent ans après, les représentations des corps en préhistoire (Musée de l'Aurignacien, 31 mai-2 juin 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.322-323</w:t>
+              <w:t xml:space="preserve">2023, pp.634-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191383v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2019 [notice archéologique]</w:t>
+                <w:t xml:space="preserve">Christophe Darmangeat, Justice et guerre en Australie aborigène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.161-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.42478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760738v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Darmangeat, Justice et guerre en Australie aborigène</w:t>
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2019 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643892v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet REVOL-VERS. Retour sur l'évolution des stratégies de subsistance entre Solutréen et Badegoulien au Cuzoul de Vers. Rapport annuel d'APP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Borao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Mesa-Saborido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Occitanie Ouest, Service Régional d'Archéologie, Toulouse. 2023, 138 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome II : Le Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fourloubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 455 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Coucouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte du Mas d’Azil, Paroi le long de la RD119, rapport d’opération de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Bundgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; DRAC / SRA Occitanie. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : géomorphologie, topographie et études complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bramoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence oubliée du Magdalénien, demande d’aide à la préparation de publication, rapport de première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Devilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Delmas</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042999v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t>
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043034v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043057v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Nouveaux regards sur le Magdalénien moyen et supérieur de la vallée de l’Aveyron. Rapport d’opération archéologique, prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Grubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmée Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016099v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux regards sur le Magdalénien moyen et supérieur de la vallée de l’Aveyron. Rapport d’opération archéologique, prospection thématique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Mensan</w:t>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979670v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, exercice 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Midi-Pyrénées, Toulouse. 2017, 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, exercice 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Midi-Pyrénées, Toulouse. 2016, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, bilan 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Midi-Pyrénées, Toulouse. 2015, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupations du Magdalénien moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2015, 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, exercice 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Midi-Pyrénées, Toulouse. 2013, 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'évolution de l'organisation socio-économique des groupes humains entre la fin du Solutréen et les débuts du Magdalénien. Des causses du Quercy aux contreforts pyrénéens entre 23 500 et 18 500 cal. BP. Rapport annuel de PCR, exercice 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billote Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Midi-Pyrénées, Toulouse. 2013, 194 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : une nouvelle séquence magdalénienne dans le bassin d'Arudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2013, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupation paléolithique et art pariétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2012, 106 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de Laa 2, commune d'Arudy (Pyrénées-Atlantiques), 2011, Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Rivero Vilá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 48 p., ministère de la Culture, DRAC Aquitaine. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19691,268 +19989,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie(s) d'Objet(s) Daté(s). Le propulseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie(s) d'Objet(s) Daté(s). La sagaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie(s) d'Objet(s) Daté(s). Les pointes barbelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId451"/>
+      <w:footerReference w:type="default" r:id="rId455"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20099,51 +20397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ballouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Looten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand Orieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Cook" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Sluis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G van der Sluis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgrath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49242-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323939v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zazzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tombret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M P&#233;tillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. P&#233;tillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105708" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2022.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Mar&#237;n-Arroyo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla Vives" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte Mat&#237;as" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106692" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero Vil&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102515v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15128" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527525v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6221" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marsan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14897" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GXH4RMH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842535v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rocherfort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149658" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327004v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907436v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425883v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103392v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913161v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gambier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932661v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZMC1CT2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868555v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911571v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578815v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Molez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391832v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.12.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.05.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391833v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.05.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403708v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269403v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269402v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850135v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Agudo Perez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664576v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Cerezo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Esquivel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Portero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez-de la Parra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664591v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Cueto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Panero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276641v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borao" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276665v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Emili Aura Tortosa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753745v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6785" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7397" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916652v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501905v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995542v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916948v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7602-8_4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417291v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061388v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837926v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemoine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644933v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312008v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311409v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269401v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201995v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482451v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caurette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1678.c24356" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536830v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071413v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783851v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764748v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761996v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55865" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937796v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2611" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2611" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217260v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916958v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916949v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402408973" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_16" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Claire Langley" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_10" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061396v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872471v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790100v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666828v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929052v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929080v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929100v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380846v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191387v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191383v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760738v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643892v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.42478" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941326v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540274v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Devilder" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979670v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136829v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136821v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136725v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136843v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043335v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043339v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098299v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098159v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098612v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ballouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Looten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand Orieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero Vil&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15w0n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Cook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Sluis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G van der Sluis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgrath" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49242-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zazzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tombret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M P&#233;tillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. P&#233;tillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105708" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2022.02.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7821" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Mar&#237;n-Arroyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla Vives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte Mat&#237;as" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102515v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15128" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marsan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6221" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14897" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rocherfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149658" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.063" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GXH4RMH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327004v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425883v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103392v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913161v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gambier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZMC1CT2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868555v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911571v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Molez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391834v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.05.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.05.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403710v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.12.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461785v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403690v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269403v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269402v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850135v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Agudo Perez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Cerezo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Esquivel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Portero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez-de la Parra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Emili Aura Tortosa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664591v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Cueto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Panero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6785" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426153v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7397" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916948v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7602-8_4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417291v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787029v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061388v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980981v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemoine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837926v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644933v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482451v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caurette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1678.c24356" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536830v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071413v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783851v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764748v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55865" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937796v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2611" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2611" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217260v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916958v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916953v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Claire Langley" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402408973" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_16" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061396v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872471v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790100v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666828v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269400v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929052v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929100v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380846v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643892v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.42478" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760738v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941326v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Devilder" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979670v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136829v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136821v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136725v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136843v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043335v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043339v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098299v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098159v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098612v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>