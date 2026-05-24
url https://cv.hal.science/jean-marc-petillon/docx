--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of bowhunting in Magdalenian antler points: Comment on Langley and Lombard (2025)</w:t>
+                <w:t xml:space="preserve">Multi-method constraints on late Pleistocene glacier fluctuations in the Ossau valley (SW France), with wider implications for the Pyrenean icefield during the last glacial maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105598⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 378, pp.109880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480290v1</w:t>
+                <w:t xml:space="preserve">hal-05545333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method constraints on late Pleistocene glacier fluctuations in the Ossau valley (SW France), with wider implications for the Pyrenean icefield during the last glacial maximum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No evidence of bowhunting in Magdalenian antler points: Comment on Langley and Lombard (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Girault</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 378, pp.109880. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70, pp.105598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545333v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Michel d’Arudy (Pyrénées-Atlantiques, France) : un nouveau site à plaquettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Looten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -459,2390 +459,2390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Michel d’Arudy (Pyrénées-Atlantiques, France) : un nouveau site à plaquettes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribuer à l’histoire de la préhistoire à partir du fonds photographique de la Société préhistorique française (1900-1925) : le projet « Préhisto-Photo » à la croisée de l’associatif et du participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rivero</w:t>
+                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35</w:t>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.207-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558185v1</w:t>
+                <w:t xml:space="preserve">hal-05409312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuer à l’histoire de la préhistoire à partir du fonds photographique de la Société préhistorique française (1900-1925) : le projet « Préhisto-Photo » à la croisée de l’associatif et du participatif</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Émilie Lesvignes</w:t>
+                <w:t xml:space="preserve">Saint-Michel d’Arudy (Pyrénées-Atlantiques, France) : un nouveau site à plaquettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Looten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mordant</w:t>
+                <w:t xml:space="preserve">Olivia Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.207-222</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409312v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura G van der Sluis</w:t>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charpentier</w:t>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana S L Rodrigues</w:t>
+                <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.1-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109329v1</w:t>
+                <w:t xml:space="preserve">hal-05375065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise.</w:t>
+                <w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sécher</w:t>
+                <w:t xml:space="preserve">Laura G van der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Constans</w:t>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Grubert</w:t>
+                <w:t xml:space="preserve">Ana S L Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65, pp.1-89. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375065v1</w:t>
+                <w:t xml:space="preserve">hal-05109329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry and art on osseous materials from Courbet cave (Penne, Tarn, France) in the British Museum collections : evidence of Magdalenian connections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lucas</w:t>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill Cook</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura van der Sluis</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177481v1</w:t>
+                <w:t xml:space="preserve">hal-04661084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and tentative removal of collagen glue in Palaeolithic worked bone objects: implications for ZooMS and radiocarbon dating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Industry and art on osseous materials from Courbet cave (Penne, Tarn, France) in the British Museum collections : evidence of Magdalenian connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mcgrath</w:t>
+                <w:t xml:space="preserve">Claire Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thil</w:t>
+                <w:t xml:space="preserve">Jill Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cersoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+                <w:t xml:space="preserve">Laura van der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (2), pp.135-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344108v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the use of XAD resin to remove synthetic contamination from archaeological bone prior to radiocarbon dating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Identification and tentative removal of collagen glue in Palaeolithic worked bone objects: implications for ZooMS and radiocarbon dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L G van der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zazzo</w:t>
+                <w:t xml:space="preserve">K. Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Tombret</w:t>
+                <w:t xml:space="preserve">F. Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Thil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Cersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/rdc.2023.100⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49242-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323939v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the use and circulation of reindeer antler in northern Iberia during the Magdalenian (ca. 21-13 cal ka BP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the use of XAD resin to remove synthetic contamination from archaeological bone prior to radiocarbon dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L G van der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lefebvre</w:t>
+                <w:t xml:space="preserve">O Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Pétillon</w:t>
+                <w:t xml:space="preserve">F Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cueto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-M Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2022.105708⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/rdc.2023.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946198v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">New insights into the use and circulation of reindeer antler in northern Iberia during the Magdalenian (ca. 21-13 cal ka BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">M. Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">E. Álvarez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">P. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.105708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2022.105708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661084v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of Spear-thrower Usage in the Late Upper Palaeolithic (Upper Magdalenian) from the Isturitz Cave Site, Pyrénées-Atlantiques, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arheologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711973v1</w:t>
+                <w:t xml:space="preserve">hal-03760744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du phoque dans le Magdalénien de La Vache (Alliat, Ariège, France) : quand les chasseurs de bouquetin s'intéressent aux Mammifères marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène, Hors-Série, pp.64-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paleo.7821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design et économie des armes de chasse magdaléniennes de la grotte Tastet (Pyrénées-Atlantiques), de la Marche (Vienne) et de la grotte Blanchard (Indre)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence of Spear-thrower Usage in the Late Upper Palaeolithic (Upper Magdalenian) from the Isturitz Cave Site, Pyrénées-Atlantiques, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arheologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/arheologia2022.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970080v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a whale bone? Combining new analytical methods, ecology and history to shed light on ancient human-whale interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design et économie des armes de chasse magdaléniennes de la grotte Tastet (Pyrénées-Atlantiques), de la Marche (Vienne) et de la grotte Blanchard (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (4), pp.579-604</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635981v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2019</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What's in a whale bone? Combining new analytical methods, ecology and history to shed light on ancient human-whale interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 284, pp.107470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760744v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Interconnected Magdalenian societies as revealed by the circulation of whale bone artefacts in the Pyreneo-Cantabrian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+                <w:t xml:space="preserve">Ana Belen Marín-Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Álvarez Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de La Rasilla Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Duarte Matías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21630/maa.2020.71.18⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.106692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105809v1</w:t>
+                <w:t xml:space="preserve">hal-03104414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21630/maa.2020.71.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225960v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges d'art pariétal dans la grotte classique de Saint-Michel (Arudy, Pyrénées-Atlantiques)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Newsletter On Rock Art - INORA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89, pp.1-4</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.364-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03175996v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO) : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen, année 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vestiges d'art pariétal dans la grotte classique de Saint-Michel (Arudy, Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garate Maidagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rivero Vilá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.496-497</w:t>
+              <w:t xml:space="preserve">International Newsletter On Rock Art - INORA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225961v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnected Magdalenian societies as revealed by the circulation of whale bone artefacts in the Pyreneo-Cantabrian region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO) : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen, année 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.496-497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03104414v1</w:t>
+                <w:t xml:space="preserve">hal-03225961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un crochet en bois de cervidé de l'âge du Bronze ancien en vallée d'Aspe (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2867,77 +2867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking bad? Discarding the solutrean norms: Chronology, evolution and geographical extent of the badegoulian phenomenon in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 581-582, pp.61-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2971,77 +2971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plus anciens peuplements humains du bassin d'Arudy : anatomie d’une lacune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3079,64 +3079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Abri Casserole (Dordogne, France): Reassessing the 14C Chronology of a Key Upper Paleolithic Sequence in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,887 +3207,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de colloque : &amp;quot;Une aristocratie à l'âge de pierre ? L'égalitarisme des sociétés du Paléolithique supérieur en question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un propulseur androgyne magdalénien dans la grotte Gazel (Sallèles-Cabardès, Aude). Comparaisons et commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 117 (1), pp.150-153</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 117 (3), pp.391-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2020.15128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527525v1</w:t>
+                <w:t xml:space="preserve">hal-02962031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un propulseur androgyne magdalénien dans la grotte Gazel (Sallèles-Cabardès, Aude). Comparaisons et commentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de colloque : &amp;quot;Une aristocratie à l'âge de pierre ? L'égalitarisme des sociétés du Paléolithique supérieur en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 117 (3), pp.391-407. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 117 (1), pp.150-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2020.15128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962031v1</w:t>
+                <w:t xml:space="preserve">hal-02527525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'exploitation des cétacés au Paléolithique récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.12-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.6221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501687v1</w:t>
+                <w:t xml:space="preserve">hal-02338987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De nouvelles dates 14C pour la faune Pléistocène du gouffre d'Habarra (Arudy, Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (3), pp.563 - 566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560508v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles dates 14C pour la faune Pléistocène du gouffre d'Habarra (Arudy, Pyrénées-Atlantiques)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Gray Whale in Magdalenian Perigord. Species identification of a bone projectile point from La Madeleine (Dordogne, France) using collagen fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S.L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15032⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.4736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318170v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.365-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024001v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological recontextualization and first direct 14C dating of a “pseudo-excise” decorated antler point from France (Pégourié Cave, Lot). Implications on the cultural geography of southwestern Europe during the Last Glacial Maximum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.019⟩</w:t>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973175v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation des cétacés au Paléolithique récent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Archaeological recontextualization and first direct 14C dating of a “pseudo-excise” decorated antler point from France (Pégourié Cave, Lot). Implications on the cultural geography of southwestern Europe during the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.12-14. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.592-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.6221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338987v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et préhistoire de la domination masculine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4125,90 +4125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle descente à la &amp;quot;Cave à Endives&amp;quot; (collection A. David) : réévaluation collective d’une série lotoise décontextualisée, propositions de diagnose chrono-culturelle et origine probable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4250,51 +4250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.384-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4319,103 +4319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence oubliée du Magdalénien. Apport des nouvelles dates 14 C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (2), pp.385-389. </w:t>
@@ -4447,485 +4447,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01907418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf ou la poule ? Retour sur le projet Magdatis « Le Magdalénien de la façade atlantique face aux changements environnementaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Les Pyrénées au cours du Dernier Maximum Glaciaire : un &amp;lt;i&amp;gt;no man’s land&amp;lt;/i&amp;gt; badegoulien ? Nouvelles données sur l’occupation du piémont pyrénéen à partir du réexamen des industries solutréennes de l’abri des Harpons (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8162⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (2), pp.257-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2017.14773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891614v1</w:t>
+                <w:t xml:space="preserve">hal-01891807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de colloque : 12th Meeting of the Worked bone research group (douzièmes rencontres du Groupe de recherche sur le travail des matières osseuses), Grenade, 23-27 mai 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907426v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01932558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pyrénées au cours du Dernier Maximum Glaciaire : un &amp;lt;i&amp;gt;no man’s land&amp;lt;/i&amp;gt; badegoulien ? Nouvelles données sur l’occupation du piémont pyrénéen à partir du réexamen des industries solutréennes de l’abri des Harpons (Lespugue, Haute-Garonne)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de colloque : 12th Meeting of the Worked bone research group (douzièmes rencontres du Groupe de recherche sur le travail des matières osseuses), Grenade, 23-27 mai 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 114 (2), pp.257-294. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 114 (3), pp.585-587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01891807v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’œuf ou la poule ? Retour sur le projet Magdatis « Le Magdalénien de la façade atlantique face aux changements environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.277-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01932558v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Aurignacien de la grotte du Mas d'Azil (Ariège) : résultats 2011-2016</w:t>
               </w:r>
@@ -5039,3040 +5039,3040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-destructive method for distinguishing reindeer antler (Rangifer tarandus) from red deer antler (Cervus elaphus) using X-Ray micro-tomography coupled with SVM classifiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing environmental determinants in the cultural evolution of hunter-gatherers: a three-year multidisciplinary project on the occupation of the western Aquitaine basin during the Middle and Upper Magdalenian (19–14 kyr cal BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149658⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842535v1</w:t>
+                <w:t xml:space="preserve">hal-01891654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Evolution of Hunting Implements among Pleistocene Hunter-Gatherers: Osseous Projectile Points in the Middle and Upper Magdalenian (19-14 ky cal BP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A non-destructive method for distinguishing reindeer antler (Rangifer tarandus) from red deer antler (Cervus elaphus) using X-Ray micro-tomography coupled with SVM classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rocherfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.063⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01932645v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Antibes, APDCA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907434v1</w:t>
+                <w:t xml:space="preserve">hal-01891667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Technological Evolution of Hunting Implements among Pleistocene Hunter-Gatherers: Osseous Projectile Points in the Middle and Upper Magdalenian (19-14 ky cal BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 414 (September), pp.108-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01891667v1</w:t>
+                <w:t xml:space="preserve">hal-01932645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les armes de chasse en matières osseuses dans la seconde moitié du Paléolithique récent. Douze millénaires d’histoire technique chez les chasseurs-collecteurs d’Europe occidentale (23000-11000 cal BP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Antibes, APDCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (-), pp.140-145</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01501925v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les armes de chasse en matières osseuses dans la seconde moitié du Paléolithique récent. Douze millénaires d’histoire technique chez les chasseurs-collecteurs d’Europe occidentale (23000-11000 cal BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (-), pp.140-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01891670v1</w:t>
+                <w:t xml:space="preserve">halshs-01501925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing environmental determinants in the cultural evolution of hunter-gatherers: a three-year multidisciplinary project on the occupation of the western Aquitaine basin during the Middle and Upper Magdalenian (19–14 kyr cal BP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 414, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891654v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouilles 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013, pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842616v1</w:t>
+                <w:t xml:space="preserve">halshs-01327004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « type 2a », plus ancien modèle de propulseur paléolithique : une nouvelle pièce dans le Magdalénien moyen d'Isturitz (Pyrénées-Atlantiques, France) et ses implications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26, pp.17-32</w:t>
+              <w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932603v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures sociales et blocages techniques dans l' Australie aborigène : quelques éléments critiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le « type 2a », plus ancien modèle de propulseur paléolithique : une nouvelle pièce dans le Magdalénien moyen d'Isturitz (Pyrénées-Atlantiques, France) et ses implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.17-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638196v1</w:t>
+                <w:t xml:space="preserve">hal-01932603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Structures sociales et blocages techniques dans l' Australie aborigène : quelques éléments critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891673v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human occupation of the northwestern Pyrenees in the Late Glacial: New data from the Arudy basin, lower Ossau valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.09.022⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (1), pp.5-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01172351v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouilles 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The human occupation of the northwestern Pyrenees in the Late Glacial: New data from the Arudy basin, lower Ossau valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 364, pp.126-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01327004v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de colloque : El Cuaternario en la región pirenaica occidental : investigación multidisciplinar, Bilbao, 14-16 octobre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.223</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425883v2</w:t>
+                <w:t xml:space="preserve">halshs-01907436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre radiométrique de la séquence solutréo-badegoulienne du Cuzoul-de-Vers (Lot, France) : lecture critique et compléments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25, pp.37-58</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932621v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouilles 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le cadre radiométrique de la séquence solutréo-badegoulienne du Cuzoul-de-Vers (Lot, France) : lecture critique et compléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2012, pp.190-191</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.37-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01103392v2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de colloque : El Cuaternario en la región pirenaica occidental : investigación multidisciplinar, Bilbao, 14-16 octobre 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouilles 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2012, pp.190-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907436v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation radiocarbone directe et attribution culturelle des vestiges humains paléolithiques de la grotte d'Isturitz (Pyrénées-Atlantiques)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la grotte Tastet (Sainte-Colome, Pyrénées-Atlantiques) : au carrefour des traditions artistiques tardiglaciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gambier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diego Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (4), pp.645-656</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00913161v1</w:t>
+                <w:t xml:space="preserve">halshs-00944241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of whale-bone artifacts in the northern Pyrenees during the late Upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (5), pp.525 - 543. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la grotte Tastet (Sainte-Colome, Pyrénées-Atlantiques) : au carrefour des traditions artistiques tardiglaciaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datation radiocarbone directe et attribution culturelle des vestiges humains paléolithiques de la grotte d'Isturitz (Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Bourrillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dominique Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.103-120</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), pp.645-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00944241v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arudy, Laa 2, fouilles 2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From flakes to grooves: A technical shift in antlerworking during the last glacial maximum in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), pp.435 - 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00868555v2</w:t>
+                <w:t xml:space="preserve">hal-01932671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historique des fouilles de R. de Saint-Périer dans les sites paléolithiques des gorges de la Save (Lespugue, Haute-Garonne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Arudy, Laa 2, fouilles 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (2), pp.213-219</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2010, pp.169-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00911571v3</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00868555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Historique des fouilles de R. de Saint-Périer dans les sites paléolithiques des gorges de la Save (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00904501v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911571v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de colloque : Stone Age Weaponry, Mayence (Allemagne), 20-21 septembre 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907442v1</w:t>
+                <w:t xml:space="preserve">halshs-00904501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flakes to grooves: A technical shift in antlerworking during the last glacial maximum in southwest France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de colloque : Stone Age Weaponry, Mayence (Allemagne), 20-21 septembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01932671v1</w:t>
+                <w:t xml:space="preserve">halshs-01907442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard core and cutting edge: experimental manufacture and use of Magdalenian composite projectile tips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nouvelle lecture du bâton percé de la grotte du Trilobite (Arcy-sur-Cure, Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Molez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (1), pp.144-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00598540v1</w:t>
+                <w:t xml:space="preserve">halshs-00578815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arudy, Laa 2, fouilles 2009</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hard core and cutting edge: experimental manufacture and use of Magdalenian composite projectile tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (6), pp.1266-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00868549v2</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00598540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle lecture du bâton percé de la grotte du Trilobite (Arcy-sur-Cure, Yonne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arudy, Laa 2, fouilles 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Molez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+                <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (1), pp.144-146</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2009, pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578815v1</w:t>
+                <w:t xml:space="preserve">halshs-00868549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation de la fin du Dernier Maximum Glaciaire dans les Pyrénées : le Magdalénien inférieur de la grotte des Scilles (Lespugue, Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8114,90 +8114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8252,64 +8252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières dates radiocarbone pour le Magdalénien d'Isturitz (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8373,51 +8373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chasseurs Cerny ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (4), pp.761-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8436,636 +8436,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00462073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Magdalénien de la grotte des Scilles (Lespugue, Haute-Garonne). Premiers résultats de l'étude pluridisciplinaire de la collection Saint-Périer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">First evidence of a whale bone industry in the western European Upper Paleolithic: Magdalenian artifacts from Isturitz (Pyrénées-Atlantiques, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités nationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (5), pp.720-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00403707v1</w:t>
+                <w:t xml:space="preserve">halshs-00391832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces d'impacts de projectiles sur le gibier : résultats comparés des tirs expérimentaux à l'arc et au propulseur effectués au CEDARC (Treignes, Belgique) en 2003 et 2004.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New light on Palaeolithic, Mesolithic and Neolithic projectile weapon elements / Eclairages actuels sur quelques armatures de projectiles paléo-, méso- et néolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Dias-Meirinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00391834v1</w:t>
+                <w:t xml:space="preserve">halshs-00403710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting lesions caused by osseous projectile points: experimental results and archaeological implications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Traces d'impacts de projectiles sur le gibier : résultats comparés des tirs expérimentaux à l'arc et au propulseur effectués au CEDARC (Treignes, Belgique) en 2003 et 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letourneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (3), pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2008.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2008.05.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00391833v1</w:t>
+                <w:t xml:space="preserve">halshs-00391834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are these barbs for? Preliminary reflections on the function of the Upper Magdalenian barbed weapon tips / Des barbelures pour quoi faire ? Réflexions préliminaires sur la fonction des pointes barbelées du Magdalénien supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Magdalénien de la grotte des Scilles (Lespugue, Haute-Garonne). Premiers résultats de l'étude pluridisciplinaire de la collection Saint-Périer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.66-97 / 69-102</w:t>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.57-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00403708v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New light on Palaeolithic, Mesolithic and Neolithic projectile weapon elements / Eclairages actuels sur quelques armatures de projectiles paléo-, méso- et néolithiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hunting lesions caused by osseous projectile points: experimental results and archaeological implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (10), pp.2849-2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2008.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00403710v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00391833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of a whale bone industry in the western European Upper Paleolithic: Magdalenian artifacts from Isturitz (Pyrénées-Atlantiques, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">What are these barbs for? Preliminary reflections on the function of the Upper Magdalenian barbed weapon tips / Des barbelures pour quoi faire ? Réflexions préliminaires sur la fonction des pointes barbelées du Magdalénien supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.66-97 / 69-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2007.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00391832v1</w:t>
+                <w:t xml:space="preserve">halshs-00403708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note méthodologique sur l'étude de l'industrie osseuse : la recherche systématique de raccords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (1), pp.175-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9090,51 +9090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de thèse : des Magdaléniens en armes. Technologie des armatures de projectiles en bois de Cervidé du Magdalénien supérieur de la grotte d'Isturitz (Pyrénées-Atlantiques).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102 (3), pp.646-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9159,51 +9159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture critique de la stratigraphie magdalénienne de la Grande Salle d'Isturitz (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9228,64 +9228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel examen de l'armature composite magdalénienne du Tuc d'Audoubert (Montesquieu-Avantès, Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (1), pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9310,64 +9310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au retour de la chasse... Observations expérimentales concernant les impacts sur le gibier, la récupération et la maintenance des projectiles dans le Magdalénien supérieur d'Isturitz (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12; 13, pp.173-188; 133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9392,51 +9392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pointes à base fourchue magdaléniennes : approche fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.29-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9487,273 +9487,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, performance, and durability of Magdalenian weapons: an experimental approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">No traces, no crime? The archaeological visibility of prehistoric collective armed conflicts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA26 – Breaking Patterns in Archaeology, 4th International Conference on Wear and Residue Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Niccolò Mazzucco, Apr 2026, Pise (Italie), Italy</w:t>
+              <w:t xml:space="preserve">"Le corps de mon ennemi" : conflits armés dans les sociétés sans richesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05605891v1</w:t>
+                <w:t xml:space="preserve">hal-05605033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No traces, no crime? The archaeological visibility of prehistoric collective armed conflicts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design, performance, and durability of Magdalenian weapons: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Le corps de mon ennemi" : conflits armés dans les sociétés sans richesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AWRANA26 – Breaking Patterns in Archaeology, 4th International Conference on Wear and Residue Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niccolò Mazzucco, Apr 2026, Pise (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05605033v1</w:t>
+                <w:t xml:space="preserve">hal-05605891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-method dating (¹⁰Be, ³⁶Cl, and ¹⁴C) of the Ossau Valley moraine complex (Pyrenees, France). A new stronghold of asynchronous glacier maximum advance relative to the global LGM falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29eme édition de la Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpeliier, France</w:t>
@@ -9776,743 +9776,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elephant in the room: the use of mammoth bones for the manufacture of objects in the Upper Paleolithic of Southwest France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Isabel Borao Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Agudo Perez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worked Bone Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850135v1</w:t>
+                <w:t xml:space="preserve">hal-04929210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shells revisited: engraved valves from Magdalenian sites in southwest Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The elephant in the room: the use of mammoth bones for the manufacture of objects in the Upper Paleolithic of Southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Álvarez-Fernández</w:t>
+                <w:t xml:space="preserve">Elise Tartar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana Cerezo-Fernández</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sánchez-de la Parra</w:t>
+                <w:t xml:space="preserve">Lucia Agudo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th meeting of the ICAZ: Worked Bone Research group (Séance de la Société préhistorique française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WBRG, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Worked Bone Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664576v1</w:t>
+                <w:t xml:space="preserve">hal-04850135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Renard</w:t>
+                <w:t xml:space="preserve">Shells revisited: engraved valves from Magdalenian sites in southwest Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Álvarez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Cerezo-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Martín-Esquivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Isabel Borao Álvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+                <w:t xml:space="preserve">Rodrigo Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santiago Sánchez-de la Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">15th meeting of the ICAZ: Worked Bone Research group (Séance de la Société préhistorique française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WBRG, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929210v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The osseous industry in the Solutrean-Badegoulian transition of Abri Fritsch (Indre, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antler management in the Sella Valley : an example through the osseous industry from the site of Cova Rosa (Ribadesella, Northern Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Cerezo-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Borao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marián Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Belfast (Queen's University), United Kingdom</w:t>
+              <w:t xml:space="preserve">EAA - European Association of Archaeologists, 29th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2023, Belfast (Queen's University), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276641v1</w:t>
+                <w:t xml:space="preserve">hal-04664591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial Maximum retouchers in Southwest Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">The osseous industry in the Solutrean-Badegoulian transition of Abri Fritsch (Indre, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Borao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Emili Aura Tortosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belfast (Queen's University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276665v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antler management in the Sella Valley : an example through the osseous industry from the site of Cova Rosa (Ribadesella, Northern Spain)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Last Glacial Maximum retouchers in Southwest Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Borao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Panero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joan Emili Aura Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA - European Association of Archaeologists, 29th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2023, Belfast (Queen's University), Ireland</w:t>
+              <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664591v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10580,51 +10580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économies littorales au Paléolithique récent dans le Sud-Ouest européen : un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une aristocratie préhistorique ? L’égalitarisme des sociétés du Paléolithique récent en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Les Eyzies de Tayac, France. pp.112 - 124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10652,325 +10652,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solutrean-to-Magdalenian transition (ca. 23 cal. ka BP): what place for the Badegoulian in the evolving trajectory of hunter-gatherers societies in Southwestern Europe?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les Pyrénées, une frontière pré-historiographique pour le Magdalénien ? Réflexions à partir du Magdalénien moyen récent de la grotte Tastet (Sainte-Colome, Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Last Glacial Maximum in Europe. State of knowledge in Geosciences and Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu, actes du 142ème congrès du CTHS, Circulations montagnardes, circulations européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2017, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.7397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132953v1</w:t>
+                <w:t xml:space="preserve">hal-02426153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pyrénées, une frontière pré-historiographique pour le Magdalénien ? Réflexions à partir du Magdalénien moyen récent de la grotte Tastet (Sainte-Colome, Pyrénées-Atlantiques)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Solutrean-to-Magdalenian transition (ca. 23 cal. ka BP): what place for the Badegoulian in the evolving trajectory of hunter-gatherers societies in Southwestern Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu, actes du 142ème congrès du CTHS, Circulations montagnardes, circulations européennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Last Glacial Maximum in Europe. State of knowledge in Geosciences and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mayr C.; Maier A., Mar 2019, Erlangen-Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cths.7397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02426153v1</w:t>
+                <w:t xml:space="preserve">hal-02132953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation anthropique du versant nord pyrénéen entre 26 et 21 ka cal BP. Entre dynamiques culturelles et processus taphonomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pallier C.,; Renard C.; Jarry M.; Lejay M., Apr 2019, Toulouse, France</w:t>
@@ -10993,221 +10993,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
+              <w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891202v1</w:t>
+                <w:t xml:space="preserve">hal-01891432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let’s talk about the Badegoulian and its relationship to the contemporaneous Iberian cultural traditions: reconsidering the issue of the LGM cultural mosaic in the light of new data from Pégourié cave (Lot, France) and les Harpons rockshelter (Haute-Garonne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès de l'IUSPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11226,234 +11226,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t>
+              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891432v1</w:t>
+                <w:t xml:space="preserve">hal-01891202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -11476,614 +11476,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Archéozoologie des collections anciennes : le cas de la faune du Magdalénien supérieur d’Isturitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humans’ Earliest Personal Ornaments: Symbolism, Production and Distribution.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La grotte d'Isturitz. Fouilles anciennes et récentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Hasparren, France. pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998040v1</w:t>
+                <w:t xml:space="preserve">halshs-01916652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pyrénées françaises au cours du DMG : une enclave solutréenne en pays badegoulien ? Apports du réexamen des industries de la couche D de l’abri des Harpons (Lespugue, Haute-Garonne)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Foucher</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">142e Congrès national des sociétés historiques et scientifiques, session I. 1. La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humans’ Earliest Personal Ornaments: Symbolism, Production and Distribution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniella E.; Bar-Yosef M.; Bosch M., Mar 2017, Tel Aviv, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137143v1</w:t>
+                <w:t xml:space="preserve">hal-01998040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts du Magdalénien moyen dans le Sud-Ouest français. Témoignages croisés des équipements lithiques et osseux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les Pyrénées françaises au cours du DMG : une enclave solutréenne en pays badegoulien ? Apports du réexamen des industries de la couche D de l’abri des Harpons (Lespugue, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’essor du Magdalénien. Aspects culturels, symboliques et techniques des faciès à Navettes et à Lussac-Angles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Camille Bourdier, Lucie Chehmana, Romain Malgarini, Marta Połtowicz-Bobak, Oct 2013, Besançon, France. pp.209-234</w:t>
+              <w:t xml:space="preserve">142e Congrès national des sociétés historiques et scientifiques, session I. 1. La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Costamagno S., Deschamps M., Milcent P.-Y., Pétillon J.-M., Renard C., Valdeyron N., 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01501905v1</w:t>
+                <w:t xml:space="preserve">hal-02137143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de fracture pour la production de supports en bois de cervidé au Magdalénien moyen et supérieur (19-14 ka cal. BP). Premier inventaire et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les débuts du Magdalénien moyen dans le Sud-Ouest français. Témoignages croisés des équipements lithiques et osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"À coup d’éclats !" La fracturation des matières osseuses en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.213-230</w:t>
+              <w:t xml:space="preserve">L’essor du Magdalénien. Aspects culturels, symboliques et techniques des faciès à Navettes et à Lussac-Angles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Bourdier, Lucie Chehmana, Romain Malgarini, Marta Połtowicz-Bobak, Oct 2013, Besançon, France. pp.209-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995542v1</w:t>
+                <w:t xml:space="preserve">halshs-01501905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéozoologie des collections anciennes : le cas de la faune du Magdalénien supérieur d’Isturitz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Techniques de fracture pour la production de supports en bois de cervidé au Magdalénien moyen et supérieur (19-14 ka cal. BP). Premier inventaire et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte d'Isturitz. Fouilles anciennes et récentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Hasparren, France. pp.107-116</w:t>
+              <w:t xml:space="preserve">"À coup d’éclats !" La fracturation des matières osseuses en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.213-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01916652v1</w:t>
+                <w:t xml:space="preserve">hal-01995542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirty Years of Experimental Research on the Breakage Patterns of Stone Age Osseous Points. Overview, Methodological Problems and Current Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary approaches to the study of Stone Age weaponry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Mainz, Germany. pp.47-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12117,51 +12117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre au bord du golfe de Gascogne au Paléolithique supérieur récent : vers un nouveau paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12199,51 +12199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Lascaux : dialogue avec Alain Testart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'ethnologie à la préhistoire : hommage à Alain Testart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12268,103 +12268,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10000 ans à l'ombre des Pyrénées : quelles évolutions au sein des sociétés du Magdalénien, de l'Azilien et du Laborien (21 et 11 ka cal BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fat Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre pendant la dernière glaciation Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?, organisé par Céline Pallier, Caroline Renard, Marc Jarry et Mathieu Lejay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
@@ -12406,51 +12406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte archéologique des dispositifs pariétaux de Reverdit et de Cap-Blanc : nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chehmana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12501,103 +12501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des sociétés magdaléniennes dans le sud-ouest de la France entre 18000 et 14000 cal BP : recomposition des environnements, reconfiguration des équipements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Congrès préhistorique de France, session F : deuxième moitié et fin du Paléolithique supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux / Les Eyzies, France. pp.417-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12622,64 +12622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la transition Solutréo-Badegoulienne. Mise en perspective interdisciplinaire des données du sud-ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12773,51 +12773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chehmana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12849,260 +12849,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00980981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrowheads from the Santa Cruz Islands (Temotu, Solomon Islands): design, raw material, and how they are linked</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'industrie osseuse du Solutréen au Magdalénien moyen dans le Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ina Reiche</w:t>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Meeting of the ICAZ Worked Bone Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Salzburg, Austria. pp.203-216</w:t>
+              <w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du nord-ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sens, France. pp.143-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00825891v1</w:t>
+                <w:t xml:space="preserve">halshs-00837926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie osseuse du Solutréen au Magdalénien moyen dans le Bassin parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Arrowheads from the Santa Cruz Islands (Temotu, Solomon Islands): design, raw material, and how they are linked</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Averbouh</w:t>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du nord-ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sens, France. pp.143-158</w:t>
+              <w:t xml:space="preserve">8th Meeting of the ICAZ Worked Bone Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Salzburg, Austria. pp.203-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00837926v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of &amp;quot;debitage by fracturation&amp;quot; on reindeer antler: case study of the Badegoulian levels at the Cuzoul de Vers (Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Meeting of the Worked Bone Research Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland. p. 41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13127,103 +13127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
@@ -13252,90 +13252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des sociétés magdaléniennes entre 18 000 et 14 000 calBP dans leur contexte environnemental: l'exemple du sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème colloque GMPCA, Archéométrie 2009 "Ressources, sociétés, biodiversité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13360,51 +13360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pointes à base fourchue de la zone pyrénéo-cantabrique : un objet à la charnière entre Magdalénien moyen et Magdalénien supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières naturelles et frontières culturelles dans les Pyrénées préhistoriques / Fronteras naturales y fronteras culturales en los Pirineos prehistóricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Tarascon-sur-Ariège, France. p. 245-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13429,51 +13429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tir expérimental de pointes à base fourchue en bois de renne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde sur le Paléolithique supérieur récent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Angoulême, France. p. 243-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13498,51 +13498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et utilisation : l'exemple des pointes à base fourchue magdaléniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typologie et utilisation : l'exemple des pointes à base fourchue magdaléniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13599,51 +13599,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13756,90 +13756,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdatis Project: Hunter-Gatheres and Environmental Change in the Aquitaine Basin during the Magdalenian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quaternary international. , 414, pp.1-197, 2016, 1040-6182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13857,51 +13857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Magdaléniens en armes. Technologie des armatures de projectile en bois de Cervidé du Magdalénien supérieur de la grotte d'Isturitz (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEDARC, pp.302, 2006, Artefacts, n° 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14003,51 +14003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olaf Jöris; Oliver Dietrich; Roberto Risch; Harald Meller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Stone Age History of Clothing / Zur Geschichte der Kleidung in der Steinzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Propylaeum, pp.233-252, 2026, Tagungen des Landesmuseums für Vorgeschichte Halle, 978-3-96929-468-0 (PDF). </w:t>
@@ -14085,51 +14085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces vides : preuves d'absences ou absences de preuves ? Une brève introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14167,51 +14167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l'histoire des techniques : le cas des industries osseuses du Paléolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Grosos; Jean-Michel Geneste; Boris Valentin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire : nouvelles frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'Homme, pp.185-193, 2023, Collection 54, 9782735129041</w:t>
@@ -14240,51 +14240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic vs. organic projectile points: a question of penetration depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Cattelain, A. Smolderen, M. Gillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologues malgré-tout : apporter sa pierre pour y voir clair, mélanges offerts à Claire Bellier et Pierre Cattelain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cedarc, pp.181-190, 2022, 2-87149-100-3</w:t>
@@ -14313,64 +14313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to the Experimental Study of Prehistoric Projectile Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monica Mărgărit and Adina Boroneanţ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recreating artefacts and ancient skills: from experiment to interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cetatea de scaun, pp.143-162, 2022, 978-606-537-565-9</w:t>
@@ -14399,51 +14399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les équipements osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.103-113, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14477,64 +14477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tir expérimental de projectiles préhistoriques : aperçu de trente ans de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Beyries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentation en archéologie de la préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14585,77 +14585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industries lithiques et osseuses de la grotte de Gabillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Gaussen; Jean Gaussen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte ornée de Gabillou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14697,51 +14697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mammifères marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14783,64 +14783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une palethnologie du pauvre : apports des séquences du Sud-Ouest de la France à la définition des comportements techno- et socio-économiques lors de la transition solutréo-badegoulienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14925,90 +14925,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deschamps M., Costamagno S., Milcent P.-Y., Pétillon N., Renard C., Valdeyron, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
@@ -15063,51 +15063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échos de l'océan : Phoques et Baleines en Europe au Paléolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Cattelain; Marie Gillard; Alison Smolderen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disparus ? Les mammifères au temps de Cro-Magnon en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cedarc, pp.335-354, 2018, 2871490856</w:t>
@@ -15272,148 +15272,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of osseous hunting equipment during the Magdalenian (21,000–14,000 cal BP)</w:t>
+                <w:t xml:space="preserve">Hunter-Gatherers of the Old and the New Worlds: Morphological and Functional Comparisons of Osseous Projectile Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Claire Langley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle C. Langley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osseous Projectile Weaponry: Towards an Understanding of Pleistocene Cultural Variability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.143-159, 2016, 978-94-024-0899-7. </w:t>
+              <w:t xml:space="preserve">, pp.237-252, 2016, 978-94-024-0899-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-0899-7_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-0899-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01916953v1</w:t>
+                <w:t xml:space="preserve">halshs-01916949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t>
               </w:r>
@@ -15438,51 +15438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15535,178 +15535,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunter-Gatherers of the Old and the New Worlds: Morphological and Functional Comparisons of Osseous Projectile Points</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Diversity and evolution of osseous hunting equipment during the Magdalenian (21,000–14,000 cal BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Claire Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle C. Langley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osseous Projectile Weaponry: Towards an Understanding of Pleistocene Cultural Variability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.237-252, 2016, 978-94-024-0899-7. </w:t>
+              <w:t xml:space="preserve">, pp.143-159, 2016, 978-94-024-0899-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-0899-7_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-0899-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01916949v1</w:t>
+                <w:t xml:space="preserve">halshs-01916953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pointes de projectiles et les autres objets sur baguette en bois de renne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Julien et C. Karlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un automne à Pincevent. Le campement magdalénien du niveau IV20.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, pp.171-176, 2014, Mémoire 57, 2913745539</w:t>
@@ -15735,64 +15735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux spatules du type Pekárna dans la grotte Gazel (Sallèles-Cabardès, Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. de la Rasilla Vives. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Javier Fortea Pérez. Universitatis Oventensis Magister. Estudios en homenaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Oviedo / Ménsula Ediciones, pp.305-315, 2013</w:t>
@@ -15815,285 +15815,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00872471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Le travail du bois de renne dans les couches badegouliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Jean Clottes, Jean-Pierre Giraud et Pierre Chalard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Clottes, J.-P. Giraud, P. Chalard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers. Des chasseurs de Renne en Quercy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERAUL 131, pp.459-471, 2012</w:t>
+              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers : des chasseurs de rennes en Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, pp.359-386, 2012, ERAUL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799191v1</w:t>
+                <w:t xml:space="preserve">halshs-00790100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du bois de renne dans les couches badegouliennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J. Clottes, J.-P. Giraud, P. Chalard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Clottes, Jean-Pierre Giraud et Pierre Chalard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers : des chasseurs de rennes en Quercy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, pp.359-386, 2012, ERAUL</w:t>
+              <w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers. Des chasseurs de Renne en Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERAUL 131, pp.459-471, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00790100v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Эволюция костяного и каменного оружия эпохи финального Палеолита; Мадленские сообщества (20000-14000 cal ВР) в Юго-Западной Европе [Èvoljucija kostjanogo i kamennogo oružija èpohi final'nogo Paleolita; Madlenskie soobŝestva (20000-14000 cal BP) v Jugo-Zapadnoj Evrope]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.A. Khlopachev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Предметы вооружения и искусства из кости в древних културах Северной Евразии (технологический и функциональный аспекты) [Predmety vooruženija i iskusstva iz kosti v drevnih kulturah Severnoj Evrazii (tehnologičeskij i funkcional'nyj aspekty)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nauka, pp.69-95, 2011, Zamjatninskij sbornik</w:t>
@@ -16122,77 +16122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badegoulien versus Magdalénien : Entre choc culturel et lente transition dans l'Aquitaine paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16234,64 +16234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des gibiers, des armes... et des questions. Les pratiques cynégétiques du Magdalénien supérieur à Isturitz (Paléolithique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sidéra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Boccard, pp.13-26, 2006, Colloques de la MAE René-Ginouvès (2), 978-2-70180-192-6</w:t>
@@ -16352,90 +16352,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura G. van der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana S. L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16479,51 +16479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de colloque : le trentième congrès de l'EAA vu depuis le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.605-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16541,51 +16541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.410-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16603,64 +16603,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.555-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16672,372 +16672,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de colloque : Lespugue cent ans après, les représentations des corps en préhistoire (Musée de l'Aurignacien, 31 mai-2 juin 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.460-461</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.634-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191387v1</w:t>
+                <w:t xml:space="preserve">hal-04380846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau (PAVO), 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.322-323</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.460-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191383v1</w:t>
+                <w:t xml:space="preserve">hal-04191387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de colloque : Lespugue cent ans après, les représentations des corps en préhistoire (Musée de l'Aurignacien, 31 mai-2 juin 2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.634-636</w:t>
+              <w:t xml:space="preserve">2023, pp.322-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380846v1</w:t>
+                <w:t xml:space="preserve">hal-04191383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Darmangeat, Justice et guerre en Australie aborigène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2019 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643892v1</w:t>
+                <w:t xml:space="preserve">hal-03760738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colome, grotte Tastet, fouille 2019 [notice archéologique]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Christophe Darmangeat, Justice et guerre en Australie aborigène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.161-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.42478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760738v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17055,103 +17055,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17177,90 +17177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet REVOL-VERS. Retour sur l'évolution des stratégies de subsistance entre Solutréen et Badegoulien au Cuzoul de Vers. Rapport annuel d'APP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Borao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Mesa-Saborido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17347,51 +17347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 455 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17417,103 +17417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Coucouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17539,90 +17539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17657,103 +17657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17901,90 +17901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : géomorphologie, topographie et études complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bramoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18023,90 +18023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence oubliée du Magdalénien, demande d’aide à la préparation de publication, rapport de première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Devilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18139,719 +18139,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043034v1</w:t>
+                <w:t xml:space="preserve">hal-02042999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Campmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Delmas</w:t>
+                <w:t xml:space="preserve">Clément Birouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042999v1</w:t>
+                <w:t xml:space="preserve">hal-02043034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016099v1</w:t>
+                <w:t xml:space="preserve">hal-02043057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur le Magdalénien moyen et supérieur de la vallée de l’Aveyron. Rapport d’opération archéologique, prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmée Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043057v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, exercice 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Midi-Pyrénées, Toulouse. 2017, 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18871,314 +18871,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, exercice 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Muth</w:t>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Midi-Pyrénées, Toulouse. 2016, 112 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136821v1</w:t>
+                <w:t xml:space="preserve">hal-02043319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, exercice 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Midi-Pyrénées, Toulouse. 2016, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043319v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, bilan 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19243,103 +19243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupations du Magdalénien moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2015, 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19359,353 +19359,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, exercice 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Sur l'évolution de l'organisation socio-économique des groupes humains entre la fin du Solutréen et les débuts du Magdalénien. Des causses du Quercy aux contreforts pyrénéens entre 23 500 et 18 500 cal. BP. Rapport annuel de PCR, exercice 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billote Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Midi-Pyrénées, Toulouse. 2013, 129 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Midi-Pyrénées, Toulouse. 2013, 194 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136843v1</w:t>
+                <w:t xml:space="preserve">hal-02136859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'évolution de l'organisation socio-économique des groupes humains entre la fin du Solutréen et les débuts du Magdalénien. Des causses du Quercy aux contreforts pyrénéens entre 23 500 et 18 500 cal. BP. Rapport annuel de PCR, exercice 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">PCR SaM &amp;quot;du Solutréen au Magdalénien&amp;quot; : changements dans l'organisation socio-économique des groupes humains entre 24 et 19 ka cal BP. Rapport annuel de PCR, exercice 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Midi-Pyrénées, Toulouse. 2013, 129 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billote Michel</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02136859v1</w:t>
+                <w:t xml:space="preserve">hal-02136843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : une nouvelle séquence magdalénienne dans le bassin d'Arudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2013, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19731,103 +19731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupation paléolithique et art pariétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2012, 106 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19853,90 +19853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de Laa 2, commune d'Arudy (Pyrénées-Atlantiques), 2011, Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Rivero Vilá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20003,64 +20003,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie(s) d'Objet(s) Daté(s). Le propulseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20078,64 +20078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie(s) d'Objet(s) Daté(s). La sagaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20153,64 +20153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie(s) d'Objet(s) Daté(s). Les pointes barbelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20397,51 +20397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ballouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Looten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand Orieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero Vil&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15w0n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Cook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Sluis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G van der Sluis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgrath" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49242-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zazzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tombret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M P&#233;tillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. P&#233;tillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105708" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2022.02.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7821" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Mar&#237;n-Arroyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla Vives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte Mat&#237;as" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102515v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15128" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marsan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6221" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14897" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rocherfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149658" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.063" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GXH4RMH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327004v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425883v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103392v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913161v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gambier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZMC1CT2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868555v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911571v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Molez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391834v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.05.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.05.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403708v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403710v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.12.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461785v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403690v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269403v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269402v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850135v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Agudo Perez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Cerezo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Esquivel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Portero" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez-de la Parra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Emili Aura Tortosa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664591v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Cueto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Panero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6785" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426153v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7397" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916948v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7602-8_4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417291v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787029v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061388v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980981v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemoine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837926v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644933v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482451v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caurette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1678.c24356" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536830v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071413v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783851v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764748v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55865" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937796v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2611" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2611" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217260v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916958v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916953v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Claire Langley" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402408973" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_16" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061396v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872471v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790100v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666828v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269400v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929052v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929100v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380846v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643892v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.42478" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760738v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941326v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Devilder" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979670v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136829v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136821v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136725v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136843v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043335v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043339v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098299v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098159v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098612v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105598" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ballouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Looten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand Orieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero Vil&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15w0n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Cook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Sluis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G van der Sluis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgrath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49242-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zazzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tombret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M P&#233;tillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. P&#233;tillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105708" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/arheologia2022.02.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Mar&#237;n-Arroyo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla Vives" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte Mat&#237;as" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106692" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102515v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sacchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15128" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6221" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marsan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Speller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4736" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14897" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842535v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rocherfort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149658" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GXH4RMH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327004v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638196v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7606" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425883v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103392v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Bourrillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932661v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZMC1CT2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gambier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868555v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911571v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907442v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578815v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Molez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schwab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.12.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.05.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403707v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.05.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461785v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403690v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269403v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269402v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850135v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Agudo Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Cerezo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Esquivel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Portero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez-de la Parra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664591v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Cueto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Panero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276665v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Emili Aura Tortosa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6785" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426153v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7397" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916652v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501905v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995542v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916948v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7602-8_4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417291v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787029v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061388v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980981v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837926v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemoine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644933v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482451v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caurette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1678.c24356" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536830v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071413v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783851v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764748v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55865" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937796v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2611" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2611" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02217260v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916958v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402408973" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_16" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916953v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Claire Langley" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0899-7_10" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061396v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872471v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790100v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666828v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269400v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929052v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929100v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380846v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191387v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191383v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760738v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643892v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.42478" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941326v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Devilder" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979670v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136829v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136821v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136725v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136843v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043335v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043339v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098299v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098159v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098612v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>