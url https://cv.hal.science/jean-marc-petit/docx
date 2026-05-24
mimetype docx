--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Marc Petit </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités à l'INSA de LyonDirecteur du LIRIS (UMR 5205 CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0015-745X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique au LIRIS, INSA de Lyon, Université de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the g3-error with Relaxed Equality: Complexity, Algorithms and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure--Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3800938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Score Reinforcement Learning for High-Tg Polyimide Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCASL: Counterexamples to comparative analysis of scientific literature—Application to polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.102574. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Embedding: A Fine-Tuned Language Model Approach for Accurate Polymer Glass Transition Temperature Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards declarative comparabilities: Application to functional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146, pp.103576. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2024.103576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL query extensions for imprecise questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101944. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Classification Feasibility Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.132-159. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Col-OSSOS: Compositional Homogeneity of Three Kuiper Belt Binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Schwamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ab8cc0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton clustering by multi-robot monitoring for fall risk discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 48, Issue 1, pp.75-115. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-015-0392-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: A Query Language for Rule Discovery in Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 658, pp.357-374. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronos: a NoSQL system on flash memory for industrial process data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.293-319. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-015-7175-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Dualization: Application to Maximal Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 618, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.20. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4/2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion de bases de données à la gestion de grands espaces de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.4.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering (frequent) Constant Conditional Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, 4, pp.205-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Probabilistic Mappings between Taxonomies: Principles and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6720, pp.66-101. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22630-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new classification of datasets for frequent itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 34, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques respectueuses de l'environnement. Gestion de l'enherbement des vergers par des plantes de couverture : un exemple en agrumiculture guadeloupéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antilles Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Scalable Query Rewriting Algorithm in Presence of Value Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.29. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00685-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unary and n-ary inclusion dependency discovery in relational databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-007-0048-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying Framework for Rule Semantics: Application to Gene Expression Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae Journal - Special issue on Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 78, pp.543-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic sampling of existing databases through informative Armstrong databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, 32, pp.446-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation par l'exemple des dépendances dans les bases de données relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.10 PAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding existing databases at the logical level: the DBA companion project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of existing databases at the logical level: the DBA companion project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.47--52. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/640990.640997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and approximate dependency mining: database and FCA points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (2-3), pp.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Interesting Inclusion Dependencies: Application to Logical Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4379(01)00027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dep-Miner: Un Algorithme d'Extraction des Dépendances Fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (10), pp.1399-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Buckling Induced by the Adsorption of Charged Copolymers at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Braslau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1997133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des limites inférieures d’inflammabilité dans l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dalmazzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Notes Documentaires - Hygiène et Sécurité du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 167, pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational Database Reverse Engineering: A Method Based on Query Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kouloumdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Cooperative Inf. Syst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.287--316. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218843095000123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AI-BASED POLYMER DISCOVERY: AN OPTIMIZED DATA COLLECTION SYSTEM FROM EPOXY/AMINE TABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GFP (Groupe Français d'études et d'applications des Polymères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPO: Colin Bonduelle, Sylvain Bourrasseau, Etienne Grau, Stéphane Grelier, Frédérique Ham-Pichavant, Simon Harrisson, Sébastien Lecommandoux, Audrey Llevot, Frédéric Peruch, Olivier Sandre, Thomas Vidil et Joan Vignolle; CRPP: Jean-Paul Chapel et Virginie Ponsinet; ISM: Chloé Grazon, Valérie Ravaine et Thierry Tassaing, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions préliminaires sur l’utilisation des sciences des données pour l’évaluation des performances environnementales d’engins de transport sous température dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration (ICR2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIF/IIR), Aug 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for industrial process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Toufaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '23: International Database Engineered Applications Symposium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, France. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589462.3595631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Dependencies with Predicates: What Makes the g3-error Easy to Compute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning 28th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Existence of a Function in a Dataset with the g3 Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE53745.2022.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADESIT: Visualize the Limits of your Data in a Machine Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3476311.3476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to better trust classification models: Application to the Ageing of Refrigerated Transport Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gratz, Austria. pp.15-27, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67148-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Large Time Series to Patterns Movies: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation of Datasets for better classification models: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS - 24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54623-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Helicopter Failure Anticipation: The MGB Oil Pressure Virtual Sensor Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.1784-1793, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Col-OSSOS: A Compositional Interpretation of Kuiper Belt Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Schwamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExplIQuE: Interactive Databases Exploration with SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab F Ilyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '19: The 28th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, France. pp.2877-2880, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357384.3357847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potential New Surface Type in the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Schwamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of in-service refrigerated transport vehicles: a statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IIR International Conference on Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Neptune's Migration: Cold Classicals in the 2:1 Resonance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Murray-Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the difference between new refrigerated trucks and their corresponding prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IIR International Conference on Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the ageing of refrigerated transport equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Experimental Study on Functional Dependencies for Imbalanced Datasets Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Information Search, Integration, and Personalization (ISIP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30284-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Functional Dependencies for Sensor Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTD'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Arlington, Virginia, United States. pp.182-199, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64367-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Exploration with SQL using Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology - EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'analyse des données d'un tunnelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Injective Mapping Between Relations in Astrophysics Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Razvan Stancioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Search, Integration, and Personalization 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Class of Temporal Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montreal, QC, Canada. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2938503.2938514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l'exploration des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale francophone sur l'Extraction et la Gestion des Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une base de données capteurs à l'aide de contraintes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Business Trends from Data Evolution with Tornado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1456-1459, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2015.7113400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temporal Query Optimization Techniques in Decision Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPnQ: an Architecture for Personal Information Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.1203-1206, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Robot Monitoring System Based on a Service-Oriented DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rhodes, Greece. pp.47:1-47:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collet, Christine and Bobineau, Christophe and Jouanot, Fabrice, Oct 2014, Autrans - Grenoble, France. pp.33--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche déclarative pour le monitoring des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilitating the Development of a Monitoring System with Autonomous Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-proceeding of the 4th International Workshop on Information Search, Integration, and Personalization (ISIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bangkok, Thailand. pp.57-70, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08732-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view Onboard Clustering of Skeleton Data for Fall Risk Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Eindhoven, Pays-Bas. pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Rewriting for Rule Mining in Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages for Data Mining and Machine Learning Workshop (LML 2013) during the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des progiciels d'historisation parmi les solutions de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Colloque sur l'Optimisation et les Systèmes d'Information (COSI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tlemcen, Algérie. pp.228-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SAT and SQL for Pattern Mining in Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning ({CoCoMile}'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Historians in the Data Management Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth TPC Technology Conference on Performance Evaluation &amp; Benchmarking (TPCTC 2012), in conjunction with VLDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.124-139, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36727-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches déclaratives pour l'énumération de motifs intéressants (Tutoriel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC/IAF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France. pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'Edition: fouille et application au nettoyage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème journées Base de Données Avancées. BDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches déclaratives pour l'énumération de motifs intéressants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes - JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Editing Rules for Data Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Quality in Databases In conjunction with VLDB (Very Large Databases) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles classes de problèmes pour la fouille de motifs intéressants dans les bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SAT and SQL for Pattern Miningin Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Set-Based Dualization: Application to Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.630-635, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FTL-agnostic Layer to Improve Random Write on Flash Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Flash-Based Database Systems (FlashDB 2011), in conjunction with DASFAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Hong Kong, China. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20244-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Armstrong-compliant Logical Query Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Wijsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Logic in Databases, (EDBT/ICDT '10 joint conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, George H. L. Fletcher and Slawek Staworko, 2011, Uppsala, Sweden. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Email Messages Digests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2011 - 29th ACM Conference on Human Factors in Computing Systems (Extended Abstract)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1933-1938, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de motifs: Enumération, Programmation par Contraintes/SAT et Bases de données (Tutoriel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc. pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une couche indépendante des FTL pour améliorer les performances des écritures aléatoires sur mémoires flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes journées Bases de Données Avancées (BDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Logic and Probabilities for Discovering Mappings Between Taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Knowledge Science, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belfast, Ireland. pp.530--542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iZi Project: Easy Prototyping of Interesting Pattern Mining Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKDD 09 workshops, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bangkok, Thailand. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14640-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Logic and Probabilities for Discovering Mappings between Taxonomies (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Extented Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Heraklion, Greece. pp.not available</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbaMap: a scalable tool for discovering probabilistic mappings between taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on Automated Knowledge Base Construction (AKBC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France. pp.Not available</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Probabilistic Mappings between Taxonomies: Principles and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, namur, Belgium, Belgium. pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DesEsper: un logiciel de pré-traitement de flux appliqué à la surveillance des centrales hydrauliques (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp.493-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iZi: a new toolkit for pattern mining problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toronto, Canada. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la génération de jeux de données synthétiques réalistes pour les motifs fréquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards easy prototyping of pattern mining problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information (COSI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oran, Algeria. pp.611-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New and Useful Syntactic Restriction on Rule Semantics for Tabular Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Formal Concept Analysis (ICFCA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Clermont-Ferrand, France. pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le prototypage rapide de programmes de fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New and Useful Syntactic Restriction on Rule Semantics for Tabular Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on self-tuning logical database design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on self-managing database systems, SMDB'05, in conjunction with IEEE ICDE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tokyo, Japan. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query rewriting using views in presence of value constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics (DL'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom. pp.250-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thorough experimental study of datasets for frequent itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Data Mining (ICDM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Houston, Texas, United States. pp.162-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ad-hoc rule semantics for gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations of Intelligent Systems (ISMIS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saratoga Springs, United States. pp.494-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion de sémantiques bien-formées pour les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un cadre de découverte des connaissances pour la réécriture de requêtes en présence de contraintes de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France. pp.407--426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBA Companion: A Tool for Logical Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States. pp.859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS: adaptative borders search of frequent itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop of frequent itemsets mining implementation (FIMI'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Brighton, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Algorithms for Mining Inclusion Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Prague, Czech Republic. pp.464-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-functional dependency inference: application to DNA microarray expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aussem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Bases de Données Avancées, BDA '02, 21-25 octobre 2002, Evry, Actes Informal Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Evry, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samples for Understanding Data-semantics in Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France. pp.565-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMPLES FOR UNDERSTANDING DATA SEMANTICS IN RELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Foundations of Intelligent Systems (ISMIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lyon, France. pp.565-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBA Companion : un outil pour l'analyse des Bases de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Evry, France. pp.523-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFICIENT ALGORITHMS FOR MINING INCLUSION DEPENDENCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Prague, Czech Republic. pp.464-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Understanding Existing Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium (IDEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France. pp.330-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Armstrong Relations: Application to Database Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Agadir, Morocco. pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind: Algorithme par niveaux de découverte des dépendances d'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès sur l'Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Discovery of Functional Dependencies and Armstrong Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Extending Database Technology (EDBT 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Constance, Germany. pp.350-364, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46439-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Agree Sets for Database Relation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Blois, France. pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of &amp;quot;Interesting&amp;quot; Data Dependencies from a Workload of SQL Statements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Prague, Czech Republic. pp.430-435, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b72280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomic Reasoning in Schema Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kouloumdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Workshop Challenges of Application and Challenges of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Cottbus, Germany. pp.147--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Reverse Engineering of Denormalized Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kouloumdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelfth International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, New Orleans, United States. pp.218--227, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.1996.492110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance prédictive d'hélicoptère à partir de données d'usage : Application à la Boite de Transmission Principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Francophone sur l'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift-BOX: INBOX Time Shifting to Reduce Email Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration, Electronic messaging, Anti-Abuse and Spam Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Redmond, Washington, United States. pp.16-20, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la visualisation de relations entre gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'07, démonstration de logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.186-187, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editor's introduction: special issue on discovery science 2012 - Journal of Intelligent Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 44(2), pp.191-192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données incertaines et distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.120, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et langages pour les bases de données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boucelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et Langages pour les Bases de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boucelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Boucelma, Mohand-Said Hacid, Thérèse Libourel, Jean-Marc Petit. Lavoisier, 13, pp.154, 2008, RSTI Série ISI, 978-2-7462-2302-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00374848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes atelier EGC 2007 sur Passage à l'échelle des techniques de découverte de correspondances (DECOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Euzenat, Jean-Marc Petit, Marie-Christine Rousset. No commercial editor., pp.1-83, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier DECOR : Passage à l'échelle des techniques de découverte de correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Hypergraph Dualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.189-192, 2016, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27848-8_719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualization on Partially Ordered Sets: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-34, 2015, International Workshop, ISIP 2014, Kuala Lumpur, Malaysia, October 11-13, 2014. Revised Selected Papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Issues in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malatras Editor, Apostolos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Computing and Communications Design and Deployment: Technologies, Trends, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1--20, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Conceptual Database Schemas to Logical Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Van Bommel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of Knowledge, Information and Data : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-74, 2005, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-527-6.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive strategies for mining the positive border of interesting patterns: Application to inclusion dependencies in databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F Boulicaut, Luc De Raedt, Heikki Mannila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint-Based Mining and Inductive Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-101, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de complétion de requêtes SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1757682. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data Server: Keeping Sensitive Data under the Individual's Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Zeitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l’exploration de données : Application à l’astrophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL Query Completion for Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Marc Petit </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités à l'INSA de LyonDirecteur du LIRIS (UMR 5205 CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0015-745X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique au LIRIS, INSA de Lyon, Université de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Score Reinforcement Learning for High-Tg Polyimide Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCASL: Counterexamples to comparative analysis of scientific literature—Application to polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.102574. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the g3-error with Relaxed Equality: Complexity, Algorithms and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure--Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3800938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Embedding: A Fine-Tuned Language Model Approach for Accurate Polymer Glass Transition Temperature Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards declarative comparabilities: Application to functional dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146, pp.103576. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2024.103576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL query extensions for imprecise questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.101944. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Classification Feasibility Using Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.132-159. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Col-OSSOS: Compositional Homogeneity of Three Kuiper Belt Binaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Schwamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ab8cc0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: A Query Language for Rule Discovery in Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 658, pp.357-374. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton clustering by multi-robot monitoring for fall risk discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 48, Issue 1, pp.75-115. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-015-0392-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronos: a NoSQL system on flash memory for industrial process data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.293-319. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-015-7175-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Dualization: Application to Maximal Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 618, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.20. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4/2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion de bases de données à la gestion de grands espaces de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.4.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Bench: benchmarking in data-centric pervasive application development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transactions on Large-Scale Data- and Knowledge-Centered Systems XI, 8290, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering (frequent) Constant Conditional Functional Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, 4, pp.205-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Probabilistic Mappings between Taxonomies: Principles and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6720, pp.66-101. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22630-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new classification of datasets for frequent itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, 34, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques respectueuses de l'environnement. Gestion de l'enherbement des vergers par des plantes de couverture : un exemple en agrumiculture guadeloupéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antilles Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Scalable Query Rewriting Algorithm in Presence of Value Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.29. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00685-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unary and n-ary inclusion dependency discovery in relational databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-007-0048-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic sampling of existing databases through informative Armstrong databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, 32, pp.446-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying Framework for Rule Semantics: Application to Gene Expression Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae Journal - Special issue on Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 78, pp.543-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation par l'exemple des dépendances dans les bases de données relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.10 PAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding existing databases at the logical level: the DBA companion project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of existing databases at the logical level: the DBA companion project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.47--52. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/640990.640997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and approximate dependency mining: database and FCA points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (2-3), pp.93-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Interesting Inclusion Dependencies: Application to Logical Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4379(01)00027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dep-Miner: Un Algorithme d'Extraction des Dépendances Fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (10), pp.1399-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Buckling Induced by the Adsorption of Charged Copolymers at the Air-Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Braslau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (3), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1997133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des limites inférieures d’inflammabilité dans l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dalmazzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Notes Documentaires - Hygiène et Sécurité du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 167, pp.235-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational Database Reverse Engineering: A Method Based on Query Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kouloumdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Cooperative Inf. Syst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4, pp.287--316. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218843095000123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information visualisation for industrial process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Toufaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '23: International Database Engineered Applications Symposium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, France. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589462.3595631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Dependencies with Predicates: What Makes the g3-error Easy to Compute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning 28th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin (DE), Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AI-BASED POLYMER DISCOVERY: AN OPTIMIZED DATA COLLECTION SYSTEM FROM EPOXY/AMINE TABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GFP (Groupe Français d'études et d'applications des Polymères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPO: Colin Bonduelle, Sylvain Bourrasseau, Etienne Grau, Stéphane Grelier, Frédérique Ham-Pichavant, Simon Harrisson, Sébastien Lecommandoux, Audrey Llevot, Frédéric Peruch, Olivier Sandre, Thomas Vidil et Joan Vignolle; CRPP: Jean-Paul Chapel et Virginie Ponsinet; ISM: Chloé Grazon, Valérie Ravaine et Thierry Tassaing, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions préliminaires sur l’utilisation des sciences des données pour l’évaluation des performances environnementales d’engins de transport sous température dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Refrigeration (ICR2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIF/IIR), Aug 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Existence of a Function in a Dataset with the g3 Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE53745.2022.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to better trust classification models: Application to the Ageing of Refrigerated Transport Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gratz, Austria. pp.15-27, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67148-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Large Time Series to Patterns Movies: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Advances in Databases and Information Systems (ADBIS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADESIT: Visualize the Limits of your Data in a Machine Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3476311.3476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation of Datasets for better classification models: Application to Airbus Helicopters Flight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS - 24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54623-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Centric Helicopter Failure Anticipation: The MGB Oil Pressure Virtual Sensor Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.1784-1793, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Col-OSSOS: A Compositional Interpretation of Kuiper Belt Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Schwamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExplIQuE: Interactive Databases Exploration with SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab F Ilyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '19: The 28th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beijing, France. pp.2877-2880, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357384.3357847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potential New Surface Type in the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Schwamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of in-service refrigerated transport vehicles: a statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IIR International Conference on Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Neptune's Migration: Cold Classicals in the 2:1 Resonance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Murray-Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the difference between new refrigerated trucks and their corresponding prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IIR International Conference on Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the ageing of refrigerated transport equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Experimental Study on Functional Dependencies for Imbalanced Datasets Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Information Search, Integration, and Personalization (ISIP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30284-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Exploration with SQL using Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology - EDBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'analyse des données d'un tunnelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Injective Mapping Between Relations in Astrophysics Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicu Razvan Stancioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Search, Integration, and Personalization 11th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Functional Dependencies for Sensor Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTD'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Arlington, Virginia, United States. pp.182-199, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64367-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Class of Temporal Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montreal, QC, Canada. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2938503.2938514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l'exploration des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence internationale francophone sur l'Extraction et la Gestion des Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une base de données capteurs à l'aide de contraintes spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-temporal Query Optimization Techniques in Decision Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Business Trends from Data Evolution with Tornado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azhar Ait Ouassarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Averseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1456-1459, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2015.7113400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Query Processing Over Data, Streams and Services: Application to Robotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Deguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPnQ: an Architecture for Personal Information Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Thion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.1203-1206, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Robot Monitoring System Based on a Service-Oriented DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on PErvasive Technologies Related to Assistive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rhodes, Greece. pp.47:1-47:8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collet, Christine and Bobineau, Christophe and Jouanot, Fabrice, Oct 2014, Autrans - Grenoble, France. pp.33--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche déclarative pour le monitoring des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Genon-Catalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Communications Terrestres (JNCT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Facilitating the Development of a Monitoring System with Autonomous Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einoshin Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-proceeding of the 4th International Workshop on Information Search, Integration, and Personalization (ISIP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bangkok, Thailand. pp.57-70, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08732-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view Onboard Clustering of Skeleton Data for Fall Risk Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayama Daisuke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deguchi Yutaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takano Shigeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Eindhoven, Pays-Bas. pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Rewriting for Rule Mining in Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages for Data Mining and Machine Learning Workshop (LML 2013) during the European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SAT and SQL for Pattern Mining in Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning ({CoCoMile}'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Historians in the Data Management Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth TPC Technology Conference on Performance Evaluation &amp; Benchmarking (TPCTC 2012), in conjunction with VLDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.124-139, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36727-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches déclaratives pour l'énumération de motifs intéressants (Tutoriel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC/IAF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France. pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'Edition: fouille et application au nettoyage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème journées Base de Données Avancées. BDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches déclaratives pour l'énumération de motifs intéressants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes - JFPC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Editing Rules for Data Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Quality in Databases In conjunction with VLDB (Very Large Databases) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles classes de problèmes pour la fouille de motifs intéressants dans les bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Set-Based Dualization: Application to Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.630-635, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SAT and SQL for Pattern Miningin Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on COmbining COnstraint solving with MIning and LEarning (CoCoMile'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des progiciels d'historisation parmi les solutions de gestion de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Colloque sur l'Optimisation et les Systèmes d'Information (COSI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tlemcen, Algérie. pp.228-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UbiWare: web-based dynamic data & service management platform for AmI (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Middleware Conference (Middleware'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montreal, QC, Canada. pp.11:1-11:2, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2405153.2405164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FTL-agnostic Layer to Improve Random Write on Flash Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Flash-Based Database Systems (FlashDB 2011), in conjunction with DASFAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Hong Kong, China. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20244-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Armstrong-compliant Logical Query Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Wijsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Logic in Databases, (EDBT/ICDT '10 joint conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, George H. L. Fletcher and Slawek Staworko, 2011, Uppsala, Sweden. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Email Messages Digests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2011 - 29th ACM Conference on Human Factors in Computing Systems (Extended Abstract)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1933-1938, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de motifs: Enumération, Programmation par Contraintes/SAT et Bases de données (Tutoriel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc. pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Logic and Probabilities for Discovering Mappings Between Taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Knowledge Science, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belfast, Ireland. pp.530--542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iZi Project: Easy Prototyping of Interesting Pattern Mining Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKDD 09 workshops, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bangkok, Thailand. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14640-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Logic and Probabilities for Discovering Mappings between Taxonomies (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Extented Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Heraklion, Greece. pp.not available</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbaMap: a scalable tool for discovering probabilistic mappings between taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on Automated Knowledge Base Construction (AKBC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France. pp.Not available</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une couche indépendante des FTL pour améliorer les performances des écritures aléatoires sur mémoires flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes journées Bases de Données Avancées (BDA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Probabilistic Mappings between Taxonomies: Principles and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, namur, Belgium, Belgium. pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DesEsper: un logiciel de pré-traitement de flux appliqué à la surveillance des centrales hydrauliques (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp.493-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iZi: a new toolkit for pattern mining problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toronto, Canada. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards easy prototyping of pattern mining problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information (COSI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oran, Algeria. pp.611-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la génération de jeux de données synthétiques réalistes pour les motifs fréquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New and Useful Syntactic Restriction on Rule Semantics for Tabular Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Formal Concept Analysis (ICFCA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Clermont-Ferrand, France. pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le prototypage rapide de programmes de fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on self-tuning logical database design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on self-managing database systems, SMDB'05, in conjunction with IEEE ICDE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tokyo, Japan. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query rewriting using views in presence of value constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics (DL'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom. pp.250-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thorough experimental study of datasets for frequent itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Data Mining (ICDM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Houston, Texas, United States. pp.162-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ad-hoc rule semantics for gene expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations of Intelligent Systems (ISMIS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saratoga Springs, United States. pp.494-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion de sémantiques bien-formées pour les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France. pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New and Useful Syntactic Restriction on Rule Semantics for Tabular Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Saint Malo, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBA Companion: A Tool for Logical Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States. pp.859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABS: adaptative borders search of frequent itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop of frequent itemsets mining implementation (FIMI'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Brighton, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un cadre de découverte des connaissances pour la réécriture de requêtes en présence de contraintes de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France. pp.407--426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Algorithms for Mining Inclusion Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Prague, Czech Republic. pp.464-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-functional dependency inference: application to DNA microarray expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aussem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Bases de Données Avancées, BDA '02, 21-25 octobre 2002, Evry, Actes Informal Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Evry, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samples for Understanding Data-semantics in Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France. pp.565-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMPLES FOR UNDERSTANDING DATA SEMANTICS IN RELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Foundations of Intelligent Systems (ISMIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lyon, France. pp.565-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBA Companion : un outil pour l'analyse des Bases de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Evry, France. pp.523-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFICIENT ALGORITHMS FOR MINING INCLUSION DEPENDENCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Prague, Czech Republic. pp.464-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Understanding Existing Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium (IDEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France. pp.330-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Armstrong Relations: Application to Database Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Agadir, Morocco. pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind: Algorithme par niveaux de découverte des dépendances d'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès sur l'Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Discovery of Functional Dependencies and Armstrong Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Extending Database Technology (EDBT 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Constance, Germany. pp.350-364, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46439-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Agree Sets for Database Relation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Blois, France. pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of &amp;quot;Interesting&amp;quot; Data Dependencies from a Workload of SQL Statements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Prague, Czech Republic. pp.430-435, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b72280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomic Reasoning in Schema Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kouloumdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proccedings of the Workshop Challenges of Application and Challenges of Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Cottbus, Germany. pp.147--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Reverse Engineering of Denormalized Relational Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Toumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kouloumdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelfth International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, New Orleans, United States. pp.218--227, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.1996.492110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance prédictive d'hélicoptère à partir de données d'usage : Application à la Boite de Transmission Principale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassia Daouayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence Francophone sur l'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metz, France. pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift-BOX: INBOX Time Shifting to Reduce Email Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration, Electronic messaging, Anti-Abuse and Spam Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Redmond, Washington, United States. pp.16-20, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la visualisation de relations entre gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'07, démonstration de logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.186-187, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editor's introduction: special issue on discovery science 2012 - Journal of Intelligent Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 44(2), pp.191-192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données incertaines et distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.120, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et langages pour les bases de données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boucelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et Langages pour les Bases de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boucelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Omar Boucelma, Mohand-Said Hacid, Thérèse Libourel, Jean-Marc Petit. Lavoisier, 13, pp.154, 2008, RSTI Série ISI, 978-2-7462-2302-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00374848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier DECOR : Passage à l'échelle des techniques de découverte de correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes atelier EGC 2007 sur Passage à l'échelle des techniques de découverte de correspondances (DECOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Euzenat, Jean-Marc Petit, Marie-Christine Rousset. No commercial editor., pp.1-83, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Hypergraph Dualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.189-192, 2016, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27848-8_719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualization on Partially Ordered Sets: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhouari Nourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-34, 2015, International Workshop, ISIP 2014, Kuala Lumpur, Malaysia, October 11-13, 2014. Revised Selected Papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Issues in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malatras Editor, Apostolos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Computing and Communications Design and Deployment: Technologies, Trends, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1--20, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Conceptual Database Schemas to Logical Database Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Van Bommel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of Knowledge, Information and Data : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-74, 2005, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-527-6.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive strategies for mining the positive border of interesting patterns: Application to inclusion dependencies in databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F Boulicaut, Luc De Raedt, Heikki Mannila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint-Based Mining and Inductive Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-101, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de complétion de requêtes SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1757682. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Data Server: Keeping Sensitive Data under the Individual's Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pucheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Zeitouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes discriminantes pour l’exploration de données : Application à l’astrophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SQL Query Completion for Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Guilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4A54D8B"/>
+    <w:nsid w:val="10F6ADA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0015-745X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure--Giovagnoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilmin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3800938" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Tchagoue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02807" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102574" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04683700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101944" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Fraser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bannister" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Schwamb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Pike" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ab8cc0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayama Daisuke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Takano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-015-0392-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-015-7175-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22630-4_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00685-2_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-007-0048-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT03CDFF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079198v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/640990.640997" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Lakhal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(01)00027-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN2Q0FNR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997133" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B990A6035143A9A2C1ECAD668B96A4451EF7A3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laforest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kouloumdjian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843095000123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marcy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fertel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Toufaili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3595631" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540513v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242380v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3476311.3476318" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67148-8_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Maisonneuve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassia Daouayry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54623-6_4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab F Ilyas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357847" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1689" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Volk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Murray-Clay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latchan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0555" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Charfi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64367-0_10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455715v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686296v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672571v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Razvan Stancioiu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938514" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170156v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Ait Ouassarah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Averseng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fournet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Revol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2015.7113400" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguchi Yutaka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takano Shigeru" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352995v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36727-4_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353186v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353000v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-630" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasteur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20244-5_21" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Wijsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979848" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354569v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381435v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14640-4_1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953266v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tournaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gassmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ribi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590932v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bergeret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502081v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591005v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590949v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586269v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590944v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590948v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108713v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzuki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590954v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079194v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286777v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590946v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286653v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395442v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Marchi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286647v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286627v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286634v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rivon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271567v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46439-5_24" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KVLB3KQW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258685v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72280" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079207v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.1996.492110" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Maisonneuve" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590964v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301106v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832720v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817825v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590970v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_719-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953113v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586652v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-527-6.ch003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590952v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130581v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171569v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703346v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0015-745X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Tchagoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02807" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure--Giovagnoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilmin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3800938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04683700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101944" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Fraser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bannister" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Schwamb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Pike" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ab8cc0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Deguchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayama Daisuke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Takano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-015-0392-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-015-7175-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22630-4_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00685-2_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lopes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-007-0048-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT03CDFF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079198v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/640990.640997" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Lakhal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(01)00027-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN2Q0FNR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997133" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B990A6035143A9A2C1ECAD668B96A4451EF7A3B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01217951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laforest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kouloumdjian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843095000123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Toufaili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3595631" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marcy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fertel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cavalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540513v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE53745.2022.00050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67148-8_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Maisonneuve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242380v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3476311.3476318" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassia Daouayry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54623-6_4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab F Ilyas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357384.3357847" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1689" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Volk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Murray-Clay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latchan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0555" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30284-9_8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686296v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672571v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Razvan Stancioiu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Charfi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64367-0_10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938514" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Ait Ouassarah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Averseng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fournet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Revol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2015.7113400" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235191v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deguchi Yutaka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takano Shigeru" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870949v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36727-4_9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830354v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353088v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353186v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-630" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352995v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353139v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2405153.2405164" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354381v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasteur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20244-5_21" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649604v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Wijsen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979848" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14640-4_1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tournaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953268v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gassmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ribi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bergeret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591005v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586269v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590944v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590948v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzuki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590954v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286777v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079194v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286653v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395442v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Marchi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286647v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286627v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286634v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rivon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271567v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46439-5_24" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KVLB3KQW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258685v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72280" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079207v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.1996.492110" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Maisonneuve" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590964v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185083v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301106v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832720v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boucelma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590970v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817825v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_719-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953113v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586652v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-527-6.ch003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590952v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130581v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171569v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703346v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>