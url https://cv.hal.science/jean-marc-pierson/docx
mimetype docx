--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -931,235 +931,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of neural networks for power modeling for Cloud and HPC: It's worth it!</w:t>
+                <w:t xml:space="preserve">Fast maximum coverage of system behavior from a performance and power point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.12:1-12:36. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (14), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3388322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.5673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950809v1</w:t>
+                <w:t xml:space="preserve">hal-02943086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast maximum coverage of system behavior from a performance and power point of view</w:t>
+                <w:t xml:space="preserve">Effectiveness of neural networks for power modeling for Cloud and HPC: It's worth it!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (14), pp.0. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.12:1-12:36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.5673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3388322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943086v1</w:t>
+                <w:t xml:space="preserve">hal-02950809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiation Game for Joint IT and Energy Management in Green Datacenters</w:t>
               </w:r>
@@ -4240,226 +4240,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content adaptation in distributed multimedia systems</w:t>
+                <w:t xml:space="preserve">(Dis)trust Certification Model for Large Access in Pervasive Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berhe Girma</w:t>
+                <w:t xml:space="preserve">Rachid Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Information Management, special issue on Distributed Data Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pervasive Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17427370580000132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584386v1</w:t>
+                <w:t xml:space="preserve">hal-01584983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dis)trust Certification Model for Large Access in Pervasive Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Saadi</w:t>
+                <w:t xml:space="preserve">Content adaptation in distributed multimedia systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berhe Girma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pervasive Computing and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Digital Information Management, special issue on Distributed Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584983v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t>
               </w:r>
@@ -4998,226 +4998,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact de la flexibilité sur la QoS et la puissance consommée dans un datacenter vert</w:t>
+                <w:t xml:space="preserve">Seasonal study of user demand and IT system usage in datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès annuel de l'association française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 30th International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Belgrade, France. pp.693-702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS63350.2024.00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528358v1</w:t>
+                <w:t xml:space="preserve">hal-04824889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal study of user demand and IT system usage in datacenters</w:t>
+                <w:t xml:space="preserve">Étude de l’impact de la flexibilité sur la QoS et la puissance consommée dans un datacenter vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 30th International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème Congrès annuel de l'association française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF); Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS63350.2024.00095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04824889v1</w:t>
+                <w:t xml:space="preserve">hal-04528358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la consommation d’énergie nécessaire à l’exécution d’un workload dans un datacenter vert</w:t>
               </w:r>
@@ -5318,51 +5318,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la consommation d’énergie nécessaire à l’exécution d’un workload dans un datacenter vert</w:t>
+                <w:t xml:space="preserve">Assessing Power Needs to Run a Workload with Quality of Service on Green Datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landré</w:t>
@@ -5370,107 +5370,129 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès annuel de l'association française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International European Conference on Parallel and Distributed Computing (EURO-PAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Limassol, Cyprus. pp.229--242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39698-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257320v1</w:t>
+                <w:t xml:space="preserve">hal-04257315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Power Needs to Run a Workload with Quality of Service on Green Datacenters</w:t>
+                <w:t xml:space="preserve">Évaluation de la consommation d’énergie nécessaire à l’exécution d’un workload dans un datacenter vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Claude Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landré</w:t>
@@ -5478,105 +5500,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International European Conference on Parallel and Distributed Computing (EURO-PAR 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ème Congrès annuel de l'association française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Recherche Opérationnelle et d’Aide à la Décision, Feb 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39698-4_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04257315v1</w:t>
+                <w:t xml:space="preserve">hal-04257320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Different User Behaviors for Demand Response in Data Centers</w:t>
               </w:r>
@@ -6283,217 +6283,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing energy-aware vs. cost-aware data replication strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riad Mokadem</w:t>
+                <w:t xml:space="preserve">Game-Based Negotiation between Power Demand and Supply in Green Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Green and Sustainable Computing Conference (IGSC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Alexandria, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Parallel and Distributed Processing with Applications (ISPA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Exeter (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950735v1</w:t>
+                <w:t xml:space="preserve">hal-03101593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game-Based Negotiation between Power Demand and Supply in Green Datacenters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
+                <w:t xml:space="preserve">Comparing energy-aware vs. cost-aware data replication strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Parallel and Distributed Processing with Applications (ISPA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Exeter (virtual), United Kingdom</w:t>
+              <w:t xml:space="preserve">10th International Green and Sustainable Computing Conference (IGSC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Alexandria, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101593v1</w:t>
+                <w:t xml:space="preserve">hal-02950735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des Stratégies de réplication de données prenant en compte la consommation énergétique vs. le profit économique dans les systèmes Cloud</w:t>
               </w:r>
@@ -7190,285 +7190,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Modelling technology transfer in Green IT with Multi Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t>
+              <w:t xml:space="preserve">The International Conference on Leadership, Innovation and Entrepreneurship (ICLIE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dubai, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43434-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396947v1</w:t>
+                <w:t xml:space="preserve">hal-01290038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling technology transfer in Green IT with Multi Agent System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Herzog</w:t>
+                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Leadership, Innovation and Entrepreneurship (ICLIE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dubai, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43434-6_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290038v1</w:t>
+                <w:t xml:space="preserve">hal-01355452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
+                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
@@ -7499,333 +7499,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Taipei, Taiwan. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355452v1</w:t>
+                <w:t xml:space="preserve">hal-01346600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+                <w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enida Sheme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neki Frasheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Sustainable Ultrascale Computing Systems (NESUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sofia, Bulgaria. pp. 45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346600v1</w:t>
+                <w:t xml:space="preserve">hal-01873794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enida Sheme</w:t>
+                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neki Frasheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Sustainable Ultrascale Computing Systems (NESUS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873794v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi Agent System for Understanding the Impact of Technology Transfer Offices in Green-IT</w:t>
               </w:r>
@@ -8359,373 +8359,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FG-Cloud : Cloud communautaire distribué à vocation scientifique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805590v1</w:t>
+                <w:t xml:space="preserve">hal-01094431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FG-Cloud : Cloud communautaire distribué à vocation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Airaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Biscarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094431v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DVFS governor for HPC: Higher, Faster, Greener</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Towards green networking: Gossip based balanced battery usage routing protocol to minimize energy consumption of MANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esubalew Yitayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejene Ejigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and network-based Processing (PDP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th edition of IEEE AFRICON 2015 : Green Innovation for African Renaissance (AFRICON 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Addis Abeba, Ethiopia. pp. 1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387826v1</w:t>
+                <w:t xml:space="preserve">hal-01523664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-free selective anchor node center of the smallest communication overlap polygon localization algorithm in wireless networks</w:t>
               </w:r>
@@ -8822,122 +8826,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards green networking: Gossip based balanced battery usage routing protocol to minimize energy consumption of MANETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esubalew Yitayal</w:t>
+                <w:t xml:space="preserve">DVFS governor for HPC: Higher, Faster, Greener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dejene Ejigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th edition of IEEE AFRICON 2015 : Green Innovation for African Renaissance (AFRICON 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and network-based Processing (PDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. pp.533-540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523664v1</w:t>
+                <w:t xml:space="preserve">hal-01387826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FG-Cloud : Cloud communautaire distribué à vocation scientifique</w:t>
               </w:r>
@@ -9420,51 +9420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Balanced Battery Usage Routing Protocol to Maximize Network Lifetime of MANET Based on AODV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esubalew Yitayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10166,287 +10166,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
+                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
+              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793685v1</w:t>
+                <w:t xml:space="preserve">hal-00752883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
+                <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752883v1</w:t>
+                <w:t xml:space="preserve">hal-00793685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-inspired Scheme for Building the Energy Profile of HPC Systems</w:t>
               </w:r>
@@ -10547,239 +10547,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération du traitement de données avioniques : Hadoop@PireCloud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+                <w:t xml:space="preserve">Green IT for Innovation and Innovation for Green IT: The virtuous circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Human Choice and Computers (HCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.79-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33332-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766071v1</w:t>
+                <w:t xml:space="preserve">hal-00766806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green IT for Innovation and Innovation for Green IT: The virtuous circle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+                <w:t xml:space="preserve">Accélération du traitement de données avioniques : Hadoop@PireCloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thiebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Human Choice and Computers (HCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766806v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPCS 2012 panels: Panel I: Energy efficient systems in next generation high performance data and compute centers</w:t>
               </w:r>
@@ -10977,51 +10977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T2D: A Peer to Peer trust management system based on Disposition to Trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,252 +11672,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00474732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of Subjectivity from Trust Recommendation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brunie</w:t>
+                <w:t xml:space="preserve">Réduction de la consommation énergétique dans les centres de serveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Borgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bertino</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd IFIP International Conference on Trust Management (TM 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle GSP du GDR ASR; IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2009, Toulouse, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437654v1</w:t>
+                <w:t xml:space="preserve">hal-00696209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la consommation énergétique dans les centres de serveurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Elimination of Subjectivity from Trust Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amal Sayah</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 3rd IFIP International Conference on Trust Management (TM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Purdue University, West Lafayette, IN, United States. pp.65-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02056-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696209v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Replica Placement Using Mobility Prediction</w:t>
               </w:r>
@@ -12131,394 +12131,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morph Digital Signature A New Signature Framework for e-Documents in Pervasive Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">X316 Security Toolbox for New Generation of Certificate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ICPS'07 : IEEE International Conference on Pervasive Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.185-188, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Trust, Privacy &amp; Security in Digital Business (TrustBus 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.248-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74409-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584460v1</w:t>
+                <w:t xml:space="preserve">hal-01584469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X316 Security Toolbox for New Generation of Certificate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Establishing Trust Beliefs based on a Uniform Disposition to Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Trust, Privacy &amp; Security in Digital Business (TrustBus 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2007, Shanghai, China. pp.221-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2007.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74409-2_27⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01584469v1</w:t>
+                <w:t xml:space="preserve">hal-01584475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Trust Beliefs based on a Uniform Disposition to Trust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Morph Digital Signature A New Signature Framework for e-Documents in Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2007, Shanghai, China. pp.221-228, </w:t>
+              <w:t xml:space="preserve"> ICPS'07 : IEEE International Conference on Pervasive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.185-188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2007.54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584475v1</w:t>
+                <w:t xml:space="preserve">hal-01584460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chameleon: A Pervasive Grid Security Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12578,51 +12578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication and Access Control Using Trust Collaboration in Pervasive Grid Environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12682,51 +12682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Adapted Certificate Using Morph Template Signature for Pervasive Environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12792,226 +12792,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the Grid becomes pervasive to save the day even Mitch Buchannon needs decision-making support.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gossa</w:t>
+                <w:t xml:space="preserve">A New Certificate Signature for Pervasive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Security, Privacy and Trust in Pervasive and Ubiquitous Computing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.43-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584478v1</w:t>
+                <w:t xml:space="preserve">hal-01584461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Certificate Signature for Pervasive Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Saadi</w:t>
+                <w:t xml:space="preserve">When the Grid becomes pervasive to save the day even Mitch Buchannon needs decision-making support.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Security, Privacy and Trust in Pervasive and Ubiquitous Computing </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istambul, Turkey. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584461v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Sensitive Security Framework for Pervasive Environments</w:t>
               </w:r>
@@ -13713,213 +13713,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning-Based Multimedia Adaptation Services Composition for Pervasive Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brunie</w:t>
+                <w:t xml:space="preserve">NDS : Network Distance Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Signal-Image Technology &amp; Internet–based Systems (SITIS'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion Parallèles Distribuées de Connaissances (EGPDC 06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584428v1</w:t>
+                <w:t xml:space="preserve">hal-01505626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDS : Network Distance Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gossa</w:t>
+                <w:t xml:space="preserve">Planning-Based Multimedia Adaptation Services Composition for Pervasive Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berhe Girma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion Parallèles Distribuées de Connaissances (EGPDC 06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Signal-Image Technology &amp; Internet–based Systems (SITIS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505626v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Storage Space for Grids</w:t>
               </w:r>
@@ -14333,51 +14333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Pass Certificate, Distrust Certification Model for Large Access in Pervasive Environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14437,51 +14437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Content Adaptation for Pervasive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berhe Girma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14541,51 +14541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing Multimedia Content Adaptation Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berhe Girma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14761,51 +14761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification par la méfiance dans les systèmes pervasifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14960,51 +14960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Service-Based Multimedia Content Adaptation in Pervasive Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berhe Girma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15150,51 +15150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service-Based Architectural Framework of Multimedia Content Adaptation for Pervasive Computing Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berhe Girma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16550,221 +16550,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on Resilience and Energy-aware Techniques for High-Performance Computing (RE-HPC)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Introduction to special issue on sustainable computing for ultrascale computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefèvre, Laurent and Pierson, Jean-Marc. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Benoit</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Elsevier, 19, pp.1-350, 2018, Sustainable Computing: Informatics and Systems, </w:t>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (Special issue), pp.25-26, 2018, Sustainable Computing: Informatics and Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2018.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982965v1</w:t>
+                <w:t xml:space="preserve">hal-02982561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to special issue on sustainable computing for ultrascale computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Special issue on Resilience and Energy-aware Techniques for High-Performance Computing (RE-HPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lefèvre, Laurent and Pierson, Jean-Marc. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 17 (Special issue), pp.25-26, 2018, Sustainable Computing: Informatics and Systems, </w:t>
+              <w:t xml:space="preserve">Elsevier, 19, pp.1-350, 2018, Sustainable Computing: Informatics and Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982561v1</w:t>
+                <w:t xml:space="preserve">hal-02982965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t>
               </w:r>
@@ -17365,277 +17365,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainability for large scale computing systems: Environmental, Economic and Standardization aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Herzog</w:t>
+                <w:t xml:space="preserve">Scheduling and Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragati Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Borgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierson, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, John Wiley and Sons, pp.225--262, 2015, Chapître 8, 978-1-118-86463-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190203v1</w:t>
+                <w:t xml:space="preserve">hal-03190202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and Resource Allocation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Towards sustainability for large scale computing systems: Environmental, Economic and Standardization aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierson, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley and Sons, pp.225--262, 2015, Chapître 8, 978-1-118-86463-0</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287--308, 2015, 978-1-118-86463-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118981122.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190202v1</w:t>
+                <w:t xml:space="preserve">hal-03190203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Data Centers</w:t>
               </w:r>
@@ -17900,290 +17900,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency and high-performance computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+                <w:t xml:space="preserve">Power Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierson, Jean-Marc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-scale Distributed Systems and Energy efficiency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley and Sons, pp.131--158, 2015, Chapître 5, 978-1-118-86463-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251988v1</w:t>
+                <w:t xml:space="preserve">hal-03190201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Mair</w:t>
+                <w:t xml:space="preserve">Energy efficiency and high-performance computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyi Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency: A holistic view</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Large-scale Distributed Systems and Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2015, 978-1-118-86463-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118981122.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190201v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy aware approach for HPC systems</w:t>
               </w:r>
@@ -18441,51 +18441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security in distributed collaborative environments: limitations and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19121,51 +19121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B78EB49E"/>
+    <w:nsid w:val="89ED9BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19352,51 +19352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-pierson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8948-0474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080240518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Madon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Pe&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.01.024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ul Islam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ali Khattak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ud Din" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Almogren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.07.042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-019-02931-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaopeng Guo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Song" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Herzog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.09.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2885765" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Javaid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2017.085146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.02.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iuhasz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Talia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-016-9370-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Mastelic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Claussen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2656204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.09.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00450-014-0264-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.04.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LRGCWS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V68ZNCKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhe Girma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370580000132" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Najjar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824889v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS63350.2024.00095" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257315v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39698-4_16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407934v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_18" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD53861.2021.00056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316865v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Thiam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392531v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lecuivre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290038v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43434-6_1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44832-9_20" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627061v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Asferaw Demilew" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BlackSeaCom.2015.7185111" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7331966" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Airaj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biscarat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clementin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387826v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.73" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7332049" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esubalew Yitayal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansanel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Airaj" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biscarat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clementin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Tomlinson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baumer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pufal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Raturi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10353-2_23" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083208v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143727v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927506v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Airaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766071v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ortiz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766806v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33332-3_8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ordonez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266879" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25575-5_4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00469649v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hasan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bertino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739270" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437744v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568207" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684523v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2009.5353063" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02056-8_5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696209v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Janecek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Hummel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried N. Gansterer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDMW.2008.21" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2008.66" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584460v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283914" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584469v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74409-2_27" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C02PBCFZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584475v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.54" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584443v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.112" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72360-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584470v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRSZCTVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584461v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613727v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulondre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513062v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefevre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.121" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584428v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.59" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505626v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584426v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2005.195" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584396v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2005.1506547" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCC.2005.133" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502282v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584389v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102634" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513603v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ward" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584358v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691642v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584318v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513598v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidali Guebli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24715-9_8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG266W8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584305v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISW.2003.10001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514890v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_56" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7FVSXFH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502725v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925645v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982965v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.07.012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982561v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2210537918300465?via%3Dihub" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.002" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213950v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118981122" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256423v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S2210537914000249" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.05.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260619v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laars Dittmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3339" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989216v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493757v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/systemes-d-information-pervasifs-ingenierie-des-systemes-d-information-rstiserie-isi-vol-9-n-2-2004/pierson/descriptif-9782746209381" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190203v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118981122.ch10" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch10" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190202v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Agrawal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Comito" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193101v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Vor Dem Berge" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Buchholz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Donoghue" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190201v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mair" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Huang" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094492v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319092270" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09228-7_3" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381595v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584409v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752687v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bousseau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giraudo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mac&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marivain" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378928v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-pierson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8948-0474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080240518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Madon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Pe&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.01.024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5673" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ul Islam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ali Khattak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ud Din" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Almogren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.07.042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-019-02931-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaopeng Guo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Song" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Herzog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.09.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2885765" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Javaid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2017.085146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.02.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iuhasz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Talia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-016-9370-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Mastelic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Claussen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2656204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2014.09.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00450-014-0264-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.04.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LRGCWS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V68ZNCKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370580000132" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhe Girma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Najjar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS63350.2024.00095" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257315v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39698-4_16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407934v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delande" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_18" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD53861.2021.00056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316865v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Thiam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392531v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lecuivre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43434-6_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44832-9_20" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627061v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Asferaw Demilew" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BlackSeaCom.2015.7185111" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7331966" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Airaj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biscarat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clementin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esubalew Yitayal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2015.7332049" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387826v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.73" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285123v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansanel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Airaj" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biscarat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clementin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gondrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Penzenstadler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Tomlinson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baumer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pufal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Raturi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10353-2_23" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083208v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143727v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927506v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Airaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766806v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33332-3_8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766071v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ortiz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ordonez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Pecero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2012.6266879" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25575-5_4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00469649v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hasan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bertino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739270" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437744v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568207" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684523v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2009.5353063" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696209v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437654v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02056-8_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Janecek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Hummel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried N. Gansterer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDMW.2008.21" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2008.66" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584469v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74409-2_27" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C02PBCFZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584475v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.54" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283914" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584443v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.112" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72360-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584470v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRSZCTVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584461v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501722v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Pigeot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECUMN.2007.13" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613727v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulondre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584424v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513062v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefevre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.121" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505626v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584428v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.59" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584426v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583233v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2005.195" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584396v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2005.1506547" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCC.2005.133" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502282v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584389v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102634" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513603v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ward" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584358v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691642v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584318v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513598v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidali Guebli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24715-9_8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG266W8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584305v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISW.2003.10001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514890v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_56" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7FVSXFH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502725v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925645v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982561v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2210537918300465?via%3Dihub" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982965v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.07.012" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213950v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118981122" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256423v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S2210537914000249" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.05.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260619v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laars Dittmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3339" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989216v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493757v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/systemes-d-information-pervasifs-ingenierie-des-systemes-d-information-rstiserie-isi-vol-9-n-2-2004/pierson/descriptif-9782746209381" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190202v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Agrawal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Comito" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190203v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118981122.ch10" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch10" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193101v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Vor Dem Berge" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Buchholz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Donoghue" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2092-1_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190201v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mair" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Huang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094492v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319092270" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09228-7_3" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381595v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584409v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752687v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bousseau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giraudo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mac&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marivain" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378928v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>