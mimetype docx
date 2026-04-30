--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2018 :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire IAA/IMATH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">section 27 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements Informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : arithmétique des ordinateurs appliquée à la cryptographie, implantation sûr et efficace</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Doctorat Informatique, Université de Perpignan Via Domitia</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrer l'attaque Simple Power Analysis efficacement dans les applications de la cryptographie asymétrique, algorithmes et implantations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 Master EAI Informatique, Université de Perpignan Via Domitia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Ingénieur ESTA, Diplôme d'ingénieur ESTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 Ingénieur Arts et Métiers, Diplôme d'ingénieur ENSAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 Baccalauréat général Mathématique et Technique, Académie de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues étrangères - certification DNL anglais, Sciences de l'Ingénieur - Anglais (Niveau C1 Expérimenté) 2010/2010</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière à l'éducation nationale :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis le 01/09/2002 : professeur agrégé de Génie Mécanique, professeur agrégé de classe normale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affectation(s) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du 01/09/2003 au 31/08/2012 Lycée général et technologique Claude Lebois Saint-Chamond Affectation à titre définitif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du 01/09/2002 au 31/08/2003 INSTITUT UNIVERSITAIRE DE FORMATION DES MAITRES DE L'ACADEMIE Chamalières, Affectation provisoire en centre de formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles : enseignement et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003/2011 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">BTS - Professeur titulaire au Lycée Claude Lebois (Saint-Chamond, Loire). Niveaux d’enseignement : 2nde ISI et ISP, 1ère STIA (Productique et AII), BTS Productique première et deuxième année, BTS Industrialisation des Produits Mécaniques première et deuxième année (Gestion des entreprises, Réalisation-Contrôle-Productique, Industrialisation, Etude des produits et des Outillages), Professeur coordonnateur Productique Mécanique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002/2003 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IUFM - Professeur stagiaire IUFM (6 h/sem. au Lycée C.&A. Dupuy, le Puy en Velay, Haute-Loire, et formation IUFM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001/2002 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Délégué auxiliaire dans l’enseignement privé sous contrat (Sciences Physiques et Mathématiques, niveau 5ème et 4ème)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles : parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997/2001 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études et de développements pompes pour moteurs à injection directe d’essence, en collaboration avec SIEMENS AUTOMOTIVE. Etudes en relation avec les applications clientes (constructeurs automobiles européens principalement). Encadrement d’une équipe de développement, travail transversal (études/méthodes/fabrication) sous la responsabilité de responsables projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995/1997 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur développement et industrialisation source de pression ( Automobiles CITROEN, Xantia, XM, en liaison avec les usines de fabrication)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992/1995 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur études avancées, responsable systèmes de direction et source de pression. Etudes pour véhicules (PSA PEUGEOT-CITROEN, Xantia, 206, 607, C5…), encadrement de dessinateurs/projeteurs et de techniciens d’essais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990/1992 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Société AMS, ingénieur bureau d’études et d’affaires. Elaboration de devis, pré-étude de machines d’essais de composants hydrauliques pour l’automobile et l’aéronautique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité(s) personnelle(s)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation en théologie : certificat de l'IBN, institut inscrit à l'Académie de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres : musique (clarinette, piano), sport (tennis, tennis de table, vélo)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated multiplication and batch software SIMD AVX512 implementation for faster Montgomery multiplications and modular exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Glandus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Communications in Cryptology, 1 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/a3txl86bm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster multiplication over ${\mathbb {F}}_2[X]$ using AVX512 instruction set and VPCLMULQDQ instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-021-00278-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMNS for Efficient Arithmetic and Small Memory Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangan Yssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.1263 - 1277. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tetc.2022.3187786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Fixed Base Exponentiation and Scalar Multiplication based on a Multiplicative Splitting Exponent Recoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-018-0196-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01926767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Parallel Approaches for Scalar Multiplication in Elliptic Curve over Fields of Small Characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (10), pp.2875-2890. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2015.2389817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Word-Size Modular Instructions for Residue Number Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Science and Information (SAI) Organization, Nov 2024, London, United Kingdom. pp.68-86, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73122-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication de Montgomery tronquée et exponentiations modulaires en lot utilisant l'instruction VPMADD52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Glandus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-IFM GT arith; DALI/LIRMM, Nov 2024, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software comparison of RNS and PMNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stephane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangan Yssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Virtual Conference, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/arith54963.2022.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Digital Signature using RNS Digit Exponent Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIFI: Workshop on the Arithmetic of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Mathematics of Ghent University, Jul 2016, Gand, Belgium. pp.177-192, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55227-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Approaches for Efficient Scalar Multiplication over Elliptic Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2015 - 12th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005512502020209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modular Exponentiation Based on Multiple Multiplications by a Common Operand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH: Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Jun 2015, Lyon, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2015.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01142327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Parallel Implementations of Scalar Multiplication over Binary Elliptic Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.Tisserand; D. Menard; S. Duquesne; S. Collange; N. SaintPierre, Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Parallèles de Multiplication Scalaire Optimisée sur Courbes Elliptiques Binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2: Journées Codage et Cryptographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-C2, Mar 2014, Les Sept-Laux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01121960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Optimized Operations AB,AC and AB+CD in Scalar Multiplication over Binary Elliptic Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT: Cryptology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.13-30, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724785v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Implementation of Parallelized ECSM over Binary and Prime Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscrypt: Information Security and Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.445-462, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16745-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et Implémentations Optimisées de Calculs Cryptographiques sur les Courbes Elliptiques Binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2: Journées Codage et Cryptographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-C2, Oct 2012, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01121958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État Des Lieux Attaques Passives Courbes Elliptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJCIM: École Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Perpignan, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer l'attaque Simple Power Analysis efficacement dans les applications de la cryptographie asymétrique, algorithmes et implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université de Perpignan, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PERP0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01269753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2018 :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire IAA/IMATH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">section 27 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements Informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : arithmétique des ordinateurs appliquée à la cryptographie, implantation sûr et efficace</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Doctorat Informatique, Université de Perpignan Via Domitia</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrer l'attaque Simple Power Analysis efficacement dans les applications de la cryptographie asymétrique, algorithmes et implantations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 Master EAI Informatique, Université de Perpignan Via Domitia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Ingénieur ESTA, Diplôme d'ingénieur ESTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 Ingénieur Arts et Métiers, Diplôme d'ingénieur ENSAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 Baccalauréat général Mathématique et Technique, Académie de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues étrangères - certification DNL anglais, Sciences de l'Ingénieur - Anglais (Niveau C1 Expérimenté) 2010/2010</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière à l'éducation nationale :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis le 01/09/2002 : professeur agrégé de Génie Mécanique, professeur agrégé de classe normale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affectation(s) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du 01/09/2003 au 31/08/2012 Lycée général et technologique Claude Lebois Saint-Chamond Affectation à titre définitif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du 01/09/2002 au 31/08/2003 INSTITUT UNIVERSITAIRE DE FORMATION DES MAITRES DE L'ACADEMIE Chamalières, Affectation provisoire en centre de formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles : enseignement et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003/2011 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">BTS - Professeur titulaire au Lycée Claude Lebois (Saint-Chamond, Loire). Niveaux d’enseignement : 2nde ISI et ISP, 1ère STIA (Productique et AII), BTS Productique première et deuxième année, BTS Industrialisation des Produits Mécaniques première et deuxième année (Gestion des entreprises, Réalisation-Contrôle-Productique, Industrialisation, Etude des produits et des Outillages), Professeur coordonnateur Productique Mécanique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002/2003 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IUFM - Professeur stagiaire IUFM (6 h/sem. au Lycée C.&A. Dupuy, le Puy en Velay, Haute-Loire, et formation IUFM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001/2002 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Délégué auxiliaire dans l’enseignement privé sous contrat (Sciences Physiques et Mathématiques, niveau 5ème et 4ème)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles : parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997/2001 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études et de développements pompes pour moteurs à injection directe d’essence, en collaboration avec SIEMENS AUTOMOTIVE. Etudes en relation avec les applications clientes (constructeurs automobiles européens principalement). Encadrement d’une équipe de développement, travail transversal (études/méthodes/fabrication) sous la responsabilité de responsables projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995/1997 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur développement et industrialisation source de pression ( Automobiles CITROEN, Xantia, XM, en liaison avec les usines de fabrication)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992/1995 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur études avancées, responsable systèmes de direction et source de pression. Etudes pour véhicules (PSA PEUGEOT-CITROEN, Xantia, 206, 607, C5…), encadrement de dessinateurs/projeteurs et de techniciens d’essais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990/1992 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Société AMS, ingénieur bureau d’études et d’affaires. Elaboration de devis, pré-étude de machines d’essais de composants hydrauliques pour l’automobile et l’aéronautique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité(s) personnelle(s)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation en théologie : certificat de l'IBN, institut inscrit à l'Académie de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres : musique (clarinette, piano), sport (tennis, tennis de table, vélo)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated multiplication and batch software SIMD AVX512 implementation for faster Montgomery multiplications and modular exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Glandus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Communications in Cryptology, 1 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/a3txl86bm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster multiplication over ${\mathbb {F}}_2[X]$ using AVX512 instruction set and VPCLMULQDQ instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-021-00278-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMNS for Efficient Arithmetic and Small Memory Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangan Yssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.1263 - 1277. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tetc.2022.3187786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Fixed Base Exponentiation and Scalar Multiplication based on a Multiplicative Splitting Exponent Recoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-018-0196-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01926767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Parallel Approaches for Scalar Multiplication in Elliptic Curve over Fields of Small Characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (10), pp.2875-2890. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2015.2389817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Word-Size Modular Instructions for Residue Number Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Science and Information (SAI) Organization, Nov 2024, London, United Kingdom. pp.68-86, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73122-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication de Montgomery tronquée et exponentiations modulaires en lot utilisant l'instruction VPMADD52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Glandus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-IFM GT arith; DALI/LIRMM, Nov 2024, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software comparison of RNS and PMNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stephane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangan Yssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Virtual Conference, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/arith54963.2022.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Digital Signature using RNS Digit Exponent Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIFI: Workshop on the Arithmetic of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Mathematics of Ghent University, Jul 2016, Gand, Belgium. pp.177-192, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55227-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Approaches for Efficient Scalar Multiplication over Elliptic Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2015 - 12th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005512502020209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modular Exponentiation Based on Multiple Multiplications by a Common Operand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH: Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Jun 2015, Lyon, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2015.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01142327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Parallel Implementations of Scalar Multiplication over Binary Elliptic Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.Tisserand; D. Menard; S. Duquesne; S. Collange; N. SaintPierre, Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Optimized Operations AB,AC and AB+CD in Scalar Multiplication over Binary Elliptic Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT: Cryptology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.13-30, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724785v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Parallèles de Multiplication Scalaire Optimisée sur Courbes Elliptiques Binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2: Journées Codage et Cryptographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-C2, Mar 2014, Les Sept-Laux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01121960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Implementation of Parallelized ECSM over Binary and Prime Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscrypt: Information Security and Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.445-462, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16745-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et Implémentations Optimisées de Calculs Cryptographiques sur les Courbes Elliptiques Binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2: Journées Codage et Cryptographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-C2, Oct 2012, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01121958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État Des Lieux Attaques Passives Courbes Elliptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJCIM: École Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Perpignan, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer l'attaque Simple Power Analysis efficacement dans les applications de la cryptographie asymétrique, algorithmes et implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université de Perpignan, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PERP0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01269753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24F004D1"/>
+    <w:nsid w:val="BA6AAD5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2421CCF1"/>
+    <w:nsid w:val="A5AE14AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B11328CD"/>
+    <w:nsid w:val="2091F5F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1752A743"/>
+    <w:nsid w:val="959C9A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ECFA1ED8"/>
+    <w:nsid w:val="4977D028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D5F42011"/>
+    <w:nsid w:val="C41E54B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CF75AA94"/>
+    <w:nsid w:val="CD3C8220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Glandus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a3txl86bm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03520854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00278-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tetc.2022.3187786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01926767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0196-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2389817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73122-8_5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03916493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Stephane Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arith54963.2022.00025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55227-9_13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005512502020209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01142327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724785v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998277v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01269753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PERP0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Glandus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a3txl86bm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03520854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00278-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tetc.2022.3187786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01926767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0196-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2389817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73122-8_5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03916493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Stephane Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arith54963.2022.00025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55227-9_13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005512502020209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01142327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724785v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998277v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01269753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PERP0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>