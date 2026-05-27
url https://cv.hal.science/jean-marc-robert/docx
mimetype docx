--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2018 :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire IAA/IMATH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">section 27 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements Informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : arithmétique des ordinateurs appliquée à la cryptographie, implantation sûr et efficace</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Doctorat Informatique, Université de Perpignan Via Domitia</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrer l'attaque Simple Power Analysis efficacement dans les applications de la cryptographie asymétrique, algorithmes et implantations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 Master EAI Informatique, Université de Perpignan Via Domitia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Ingénieur ESTA, Diplôme d'ingénieur ESTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 Ingénieur Arts et Métiers, Diplôme d'ingénieur ENSAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 Baccalauréat général Mathématique et Technique, Académie de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues étrangères - certification DNL anglais, Sciences de l'Ingénieur - Anglais (Niveau C1 Expérimenté) 2010/2010</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière à l'éducation nationale :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis le 01/09/2002 : professeur agrégé de Génie Mécanique, professeur agrégé de classe normale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affectation(s) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du 01/09/2003 au 31/08/2012 Lycée général et technologique Claude Lebois Saint-Chamond Affectation à titre définitif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du 01/09/2002 au 31/08/2003 INSTITUT UNIVERSITAIRE DE FORMATION DES MAITRES DE L'ACADEMIE Chamalières, Affectation provisoire en centre de formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles : enseignement et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003/2011 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">BTS - Professeur titulaire au Lycée Claude Lebois (Saint-Chamond, Loire). Niveaux d’enseignement : 2nde ISI et ISP, 1ère STIA (Productique et AII), BTS Productique première et deuxième année, BTS Industrialisation des Produits Mécaniques première et deuxième année (Gestion des entreprises, Réalisation-Contrôle-Productique, Industrialisation, Etude des produits et des Outillages), Professeur coordonnateur Productique Mécanique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002/2003 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IUFM - Professeur stagiaire IUFM (6 h/sem. au Lycée C.&A. Dupuy, le Puy en Velay, Haute-Loire, et formation IUFM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001/2002 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Délégué auxiliaire dans l’enseignement privé sous contrat (Sciences Physiques et Mathématiques, niveau 5ème et 4ème)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles : parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997/2001 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études et de développements pompes pour moteurs à injection directe d’essence, en collaboration avec SIEMENS AUTOMOTIVE. Etudes en relation avec les applications clientes (constructeurs automobiles européens principalement). Encadrement d’une équipe de développement, travail transversal (études/méthodes/fabrication) sous la responsabilité de responsables projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995/1997 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur développement et industrialisation source de pression ( Automobiles CITROEN, Xantia, XM, en liaison avec les usines de fabrication)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992/1995 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur études avancées, responsable systèmes de direction et source de pression. Etudes pour véhicules (PSA PEUGEOT-CITROEN, Xantia, 206, 607, C5…), encadrement de dessinateurs/projeteurs et de techniciens d’essais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990/1992 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Société AMS, ingénieur bureau d’études et d’affaires. Elaboration de devis, pré-étude de machines d’essais de composants hydrauliques pour l’automobile et l’aéronautique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité(s) personnelle(s)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation en théologie : certificat de l'IBN, institut inscrit à l'Académie de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres : musique (clarinette, piano), sport (tennis, tennis de table, vélo)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated multiplication and batch software SIMD AVX512 implementation for faster Montgomery multiplications and modular exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Glandus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Communications in Cryptology, 1 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/a3txl86bm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster multiplication over ${\mathbb {F}}_2[X]$ using AVX512 instruction set and VPCLMULQDQ instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-021-00278-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMNS for Efficient Arithmetic and Small Memory Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangan Yssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.1263 - 1277. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tetc.2022.3187786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Fixed Base Exponentiation and Scalar Multiplication based on a Multiplicative Splitting Exponent Recoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-018-0196-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01926767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Parallel Approaches for Scalar Multiplication in Elliptic Curve over Fields of Small Characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (10), pp.2875-2890. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2015.2389817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Word-Size Modular Instructions for Residue Number Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Science and Information (SAI) Organization, Nov 2024, London, United Kingdom. pp.68-86, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73122-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication de Montgomery tronquée et exponentiations modulaires en lot utilisant l'instruction VPMADD52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Glandus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-IFM GT arith; DALI/LIRMM, Nov 2024, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software comparison of RNS and PMNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stephane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangan Yssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Virtual Conference, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/arith54963.2022.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Digital Signature using RNS Digit Exponent Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIFI: Workshop on the Arithmetic of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Mathematics of Ghent University, Jul 2016, Gand, Belgium. pp.177-192, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55227-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Approaches for Efficient Scalar Multiplication over Elliptic Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2015 - 12th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005512502020209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modular Exponentiation Based on Multiple Multiplications by a Common Operand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH: Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Jun 2015, Lyon, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2015.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01142327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Parallel Implementations of Scalar Multiplication over Binary Elliptic Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.Tisserand; D. Menard; S. Duquesne; S. Collange; N. SaintPierre, Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Optimized Operations AB,AC and AB+CD in Scalar Multiplication over Binary Elliptic Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT: Cryptology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.13-30, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724785v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Parallèles de Multiplication Scalaire Optimisée sur Courbes Elliptiques Binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2: Journées Codage et Cryptographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-C2, Mar 2014, Les Sept-Laux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01121960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Implementation of Parallelized ECSM over Binary and Prime Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscrypt: Information Security and Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.445-462, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16745-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et Implémentations Optimisées de Calculs Cryptographiques sur les Courbes Elliptiques Binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2: Journées Codage et Cryptographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-C2, Oct 2012, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01121958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État Des Lieux Attaques Passives Courbes Elliptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJCIM: École Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Perpignan, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer l'attaque Simple Power Analysis efficacement dans les applications de la cryptographie asymétrique, algorithmes et implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université de Perpignan, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PERP0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01269753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2018 :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence, Université de Toulon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire IAA/IMATH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">section 27 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements Informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : arithmétique des ordinateurs appliquée à la cryptographie, implantation sûr et efficace</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes et formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Doctorat Informatique, Université de Perpignan Via Domitia</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrer l'attaque Simple Power Analysis efficacement dans les applications de la cryptographie asymétrique, algorithmes et implantations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 Master EAI Informatique, Université de Perpignan Via Domitia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Ingénieur ESTA, Diplôme d'ingénieur ESTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 Ingénieur Arts et Métiers, Diplôme d'ingénieur ENSAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 Baccalauréat général Mathématique et Technique, Académie de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues étrangères - certification DNL anglais, Sciences de l'Ingénieur - Anglais (Niveau C1 Expérimenté) 2010/2010</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière à l'éducation nationale :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis le 01/09/2002 : professeur agrégé de Génie Mécanique, professeur agrégé de classe normale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affectation(s) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du 01/09/2003 au 31/08/2012 Lycée général et technologique Claude Lebois Saint-Chamond Affectation à titre définitif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du 01/09/2002 au 31/08/2003 INSTITUT UNIVERSITAIRE DE FORMATION DES MAITRES DE L'ACADEMIE Chamalières, Affectation provisoire en centre de formation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles : enseignement et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003/2011 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">BTS - Professeur titulaire au Lycée Claude Lebois (Saint-Chamond, Loire). Niveaux d’enseignement : 2nde ISI et ISP, 1ère STIA (Productique et AII), BTS Productique première et deuxième année, BTS Industrialisation des Produits Mécaniques première et deuxième année (Gestion des entreprises, Réalisation-Contrôle-Productique, Industrialisation, Etude des produits et des Outillages), Professeur coordonnateur Productique Mécanique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002/2003 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IUFM - Professeur stagiaire IUFM (6 h/sem. au Lycée C.&A. Dupuy, le Puy en Velay, Haute-Loire, et formation IUFM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001/2002 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Délégué auxiliaire dans l’enseignement privé sous contrat (Sciences Physiques et Mathématiques, niveau 5ème et 4ème)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles : parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997/2001 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études et de développements pompes pour moteurs à injection directe d’essence, en collaboration avec SIEMENS AUTOMOTIVE. Etudes en relation avec les applications clientes (constructeurs automobiles européens principalement). Encadrement d’une équipe de développement, travail transversal (études/méthodes/fabrication) sous la responsabilité de responsables projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995/1997 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur développement et industrialisation source de pression ( Automobiles CITROEN, Xantia, XM, en liaison avec les usines de fabrication)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992/1995 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur études avancées, responsable systèmes de direction et source de pression. Etudes pour véhicules (PSA PEUGEOT-CITROEN, Xantia, 206, 607, C5…), encadrement de dessinateurs/projeteurs et de techniciens d’essais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990/1992 :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Société AMS, ingénieur bureau d’études et d’affaires. Elaboration de devis, pré-étude de machines d’essais de composants hydrauliques pour l’automobile et l’aéronautique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité(s) personnelle(s)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation en théologie : certificat de l'IBN, institut inscrit à l'Académie de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres : musique (clarinette, piano), sport (tennis, tennis de table, vélo)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated multiplication and batch software SIMD AVX512 implementation for faster Montgomery multiplications and modular exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Glandus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Communications in Cryptology, 1 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/a3txl86bm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster multiplication over ${\mathbb {F}}_2[X]$ using AVX512 instruction set and VPCLMULQDQ instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-021-00278-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMNS for Efficient Arithmetic and Small Memory Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangan Yssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.1263 - 1277. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tetc.2022.3187786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Fixed Base Exponentiation and Scalar Multiplication based on a Multiplicative Splitting Exponent Recoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-018-0196-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01926767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Parallel Approaches for Scalar Multiplication in Elliptic Curve over Fields of Small Characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (10), pp.2875-2890. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2015.2389817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue Number System Comparison revisited, a software perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Glandus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 5th International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECET63943.2025.11472042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Word-Size Modular Instructions for Residue Number Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Science and Information (SAI) Organization, Nov 2024, London, United Kingdom. pp.68-86, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73122-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication de Montgomery tronquée et exponentiations modulaires en lot utilisant l'instruction VPMADD52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stéphane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Glandus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-IFM GT arith; DALI/LIRMM, Nov 2024, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software comparison of RNS and PMNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Stephane Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangan Yssouf Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Virtual Conference, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/arith54963.2022.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Digital Signature using RNS Digit Exponent Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIFI: Workshop on the Arithmetic of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Mathematics of Ghent University, Jul 2016, Gand, Belgium. pp.177-192, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55227-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modular Exponentiation Based on Multiple Multiplications by a Common Operand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARITH: Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Jun 2015, Lyon, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2015.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01142327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Approaches for Efficient Scalar Multiplication over Elliptic Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2015 - 12th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005512502020209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Parallel Implementations of Scalar Multiplication over Binary Elliptic Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.Tisserand; D. Menard; S. Duquesne; S. Collange; N. SaintPierre, Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Implementation of Parallelized ECSM over Binary and Prime Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscrypt: Information Security and Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Beijing, China. pp.445-462, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16745-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Optimized Operations AB,AC and AB+CD in Scalar Multiplication over Binary Elliptic Curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICACRYPT: Cryptology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cairo, Egypt. pp.13-30, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724785v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Parallèles de Multiplication Scalaire Optimisée sur Courbes Elliptiques Binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2: Journées Codage et Cryptographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-C2, Mar 2014, Les Sept-Laux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01121960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et Implémentations Optimisées de Calculs Cryptographiques sur les Courbes Elliptiques Binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2: Journées Codage et Cryptographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT-C2, Oct 2012, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01121958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État Des Lieux Attaques Passives Courbes Elliptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJCIM: École Jeunes Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Perpignan, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer l'attaque Simple Power Analysis efficacement dans les applications de la cryptographie asymétrique, algorithmes et implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université de Perpignan, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PERP0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01269753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA6AAD5F"/>
+    <w:nsid w:val="8DFCC7A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A5AE14AF"/>
+    <w:nsid w:val="03AF6604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2091F5F5"/>
+    <w:nsid w:val="183BA6B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="959C9A62"/>
+    <w:nsid w:val="168F412B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4977D028"/>
+    <w:nsid w:val="474766BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C41E54B1"/>
+    <w:nsid w:val="682AA6C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CD3C8220"/>
+    <w:nsid w:val="9A25C3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Glandus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a3txl86bm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03520854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00278-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tetc.2022.3187786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01926767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0196-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2389817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73122-8_5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03916493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Stephane Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arith54963.2022.00025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55227-9_13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005512502020209" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01142327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724785v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998277v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01269753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PERP0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Glandus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a3txl86bm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03520854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00278-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangan Yssouf Dosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tetc.2022.3187786" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01926767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0196-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2389817" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05607290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET63943.2025.11472042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73122-8_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03916493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Stephane Didier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arith54963.2022.00025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55227-9_13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01142327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005512502020209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998277v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16745-9_24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724785v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01269753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PERP0039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>