--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2405,510 +2405,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method of immersed surface capture for broaching application</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essais en bassin du comportement dynamique d'une éolienne flottante sous l'action conjuguée de la houle et du vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Courbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Toularastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197400v1</w:t>
+                <w:t xml:space="preserve">hal-03440457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais en bassin du comportement dynamique d'une éolienne flottante sous l'action conjuguée de la houle et du vent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method of immersed surface capture for broaching application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Horel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">32nd Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440457v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Simulation and Tank Test Results of a Semi-submersible Floating Wind Turbine Under Wind and Wave Loads</w:t>
+                <w:t xml:space="preserve">An experimental investigation of behavior and hydrodynamics forces acting on a ship in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Philippe</w:t>
+                <w:t xml:space="preserve">L. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbois, A.</w:t>
+                <w:t xml:space="preserve">Weber M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Babarit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Rousset</w:t>
+                <w:t xml:space="preserve">S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ASME International Conference on OCEAN, OFFSHORE and ARCTIC ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Ship Manoeuvring in Shallow and Confined Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198725v1</w:t>
+                <w:t xml:space="preserve">hal-01198692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of behavior and hydrodynamics forces acting on a ship in shallow water</w:t>
+                <w:t xml:space="preserve">Comparison of Simulation and Tank Test Results of a Semi-submersible Floating Wind Turbine Under Wind and Wave Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courbois, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Ship Manoeuvring in Shallow and Confined Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">32nd ASME International Conference on OCEAN, OFFSHORE and ARCTIC ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198692v1</w:t>
+                <w:t xml:space="preserve">hal-01198725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave scattering experiment on a wave tank: bistatic setup</w:t>
               </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Europen Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3018,463 +3018,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Transient Flooding and Sloshing in Internal Compartments of an ITTC Damaged Ro-Ro Passenger Ferry – Part I: Experimental Setup</w:t>
+                <w:t xml:space="preserve">Experimental analysis of microwave backscattering on a wave tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
+                <w:t xml:space="preserve">Nicole Beaucoudrey (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Toularastel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Lirzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">European Conference Ocean &amp; Coastal Observation Sensors and observing systems, numerical models &amp; information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156354v1</w:t>
+                <w:t xml:space="preserve">hal-00820657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on a Segmented Ship Model in Directional Irregular Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Transient Flooding and Sloshing in Internal Compartments of an ITTC Damaged Ro-Ro Passenger Ferry – Part I: Experimental Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Toularastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Water Waves and Floating Bodies IWWWFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Harbin, China</w:t>
+              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156368v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Investigation of the Intermediate Flooding Phases in Internal Compartments of an ITTC Damaged Passenger Ro-Ro Ferry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
+                <w:t xml:space="preserve">Experiments on a Segmented Ship Model in Directional Irregular Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Collision and Grounding of Ships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">25th International Workshop on Water Waves and Floating Bodies IWWWFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156353v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of microwave backscattering on a wave tank</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental Investigation of the Intermediate Flooding Phases in Internal Compartments of an ITTC Damaged Passenger Ro-Ro Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference Ocean &amp; Coastal Observation Sensors and observing systems, numerical models &amp; information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Collision and Grounding of Ships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820657v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet SEM-REV : un site d'expérimentation en mer pour la recherche et l'industrie</w:t>
               </w:r>
@@ -3577,51 +3577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Transient Flooding and Sloshing in Internal Compartments of an ITTC Damaged Ro-Ro Passenger Ferry – PartII: Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vadeboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,51 +3827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Transient and Progressive Flooding Stages of Damaged Ro-Ro Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,51 +4332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pettinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Toularastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISOPE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4630,51 +4630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Toularastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pettinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pettinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Toularastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4885,51 +4885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pettinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Toularastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5086,277 +5086,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Voisin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Moore</w:t>
+                <w:t xml:space="preserve">A. Cotonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t>
+              <w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint-malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101819v1</w:t>
+                <w:t xml:space="preserve">hal-00667778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Anselme</w:t>
+                <w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cotonnec</w:t>
+                <w:t xml:space="preserve">C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint-malo, France</w:t>
+              <w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667778v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses acoustiques de différents faciès morpho-sédimentaires d’une lagune côtière et d’une flèche littorale.</w:t>
               </w:r>
@@ -6758,51 +6758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C28BB335"/>
+    <w:nsid w:val="ED8B8BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6989,51 +6989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-rousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2996-9937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Meng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.11.057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Yeon Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvor Lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.10.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sales Junior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyeon Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Magarovskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Forges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berhault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izan Le Crom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bihan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Courbois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toularastel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beguin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber M." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Beaucoudrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khaddaj-Mallat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beaucoudrey (de)" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.090-R" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.054-R" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retzler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoorens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.034-R" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gomi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.045-G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kohl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2000.025-R" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.1998.023-R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasselin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.1998.028-R" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaigneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bruce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812796615_0009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03485423v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Babin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-rousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2996-9937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Meng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.11.057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Yeon Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvor Lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.10.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sales Junior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyeon Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Magarovskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Forges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berhault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izan Le Crom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bihan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Courbois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toularastel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber M." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Beaucoudrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beaucoudrey (de)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khaddaj-Mallat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.090-R" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.054-R" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retzler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoorens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.034-R" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gomi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.045-G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kohl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2000.025-R" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.1998.023-R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasselin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.1998.028-R" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaigneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bruce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812796615_0009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03485423v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Babin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>