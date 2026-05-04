--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2638,277 +2638,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of behavior and hydrodynamics forces acting on a ship in shallow water</w:t>
+                <w:t xml:space="preserve">Comparison of Simulation and Tank Test Results of a Semi-submersible Floating Wind Turbine Under Wind and Wave Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courbois, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Ship Manoeuvring in Shallow and Confined Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">32nd ASME International Conference on OCEAN, OFFSHORE and ARCTIC ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198692v1</w:t>
+                <w:t xml:space="preserve">hal-01198725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Simulation and Tank Test Results of a Semi-submersible Floating Wind Turbine Under Wind and Wave Loads</w:t>
+                <w:t xml:space="preserve">An experimental investigation of behavior and hydrodynamics forces acting on a ship in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Philippe</w:t>
+                <w:t xml:space="preserve">L. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbois, A.</w:t>
+                <w:t xml:space="preserve">Weber M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Babarit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Rousset</w:t>
+                <w:t xml:space="preserve">S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ASME International Conference on OCEAN, OFFSHORE and ARCTIC ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Ship Manoeuvring in Shallow and Confined Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198725v1</w:t>
+                <w:t xml:space="preserve">hal-01198692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave scattering experiment on a wave tank: bistatic setup</w:t>
               </w:r>
@@ -3018,1050 +3018,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of microwave backscattering on a wave tank</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet SEM-REV : un site d'expérimentation en mer pour la recherche et l'industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Mouslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference Ocean &amp; Coastal Observation Sensors and observing systems, numerical models &amp; information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. pp.813-822, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.090-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820657v1</w:t>
+                <w:t xml:space="preserve">hal-02415710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Transient Flooding and Sloshing in Internal Compartments of an ITTC Damaged Ro-Ro Passenger Ferry – Part I: Experimental Setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RANS Simulations of Hydrodynamic Forces in Irregular 2D and 3D Sea States using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156354v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on a Segmented Ship Model in Directional Irregular Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Transient Flooding and Sloshing in Internal Compartments of an ITTC Damaged Ro-Ro Passenger Ferry – PartII: Experimental Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vadeboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pettinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Water Waves and Floating Bodies IWWWFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Harbin, China</w:t>
+              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156368v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Investigation of the Intermediate Flooding Phases in Internal Compartments of an ITTC Damaged Passenger Ro-Ro Ferry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental analysis of microwave backscattering on a wave tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Beaucoudrey (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lirzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Collision and Grounding of Ships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">European Conference Ocean &amp; Coastal Observation Sensors and observing systems, numerical models &amp; information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156353v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SEM-REV : un site d'expérimentation en mer pour la recherche et l'industrie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Investigating the Transient Flooding and Sloshing in Internal Compartments of an ITTC Damaged Ro-Ro Passenger Ferry – Part I: Experimental Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Toularastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415710v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Transient Flooding and Sloshing in Internal Compartments of an ITTC Damaged Ro-Ro Passenger Ferry – PartII: Experimental Analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments on a Segmented Ship Model in Directional Irregular Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Int. Conf on Offshore Mechanics and Arctic Engineering, OMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">25th International Workshop on Water Waves and Floating Bodies IWWWFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156355v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of Hydrodynamic Forces in Irregular 2D and 3D Sea States using the SWENSE Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+                <w:t xml:space="preserve">An Experimental Investigation of the Intermediate Flooding Phases in Internal Compartments of an ITTC Damaged Passenger Ro-Ro Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">5th International Conference on Collision and Grounding of Ships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156363v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Transient and Progressive Flooding Stages of Damaged Ro-Ro Vessels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Reproduction of Transient Seakeeping Experiments using the SWENSE Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Offshore Mechanics &amp; Artic Engng Conf. OMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Honolulu (USA), France</w:t>
+              <w:t xml:space="preserve">Marine'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156296v1</w:t>
+                <w:t xml:space="preserve">hal-01156288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Reproduction of Transient Seakeeping Experiments using the SWENSE Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Transient and Progressive Flooding Stages of Damaged Ro-Ro Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Khaddaj-Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">28th Offshore Mechanics &amp; Artic Engng Conf. OMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Honolulu (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156288v1</w:t>
+                <w:t xml:space="preserve">hal-01156296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of the Response of a Moored Barge To focused Waves</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,1253 +4166,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH Simulations of 3D Slamming problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free running Ship Model in Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pettinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Oger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">O. Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Toularastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
+              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156207v1</w:t>
+                <w:t xml:space="preserve">hal-01156210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free running Ship Model in Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPH Simulations of 3D Slamming problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Toularastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
+              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156210v1</w:t>
+                <w:t xml:space="preserve">hal-01156207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’étude des écoulements générés par la houle au travers d’une paroi perforée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Pressure Fields Under</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Retzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25 rd OMAE'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hamburg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415724v1</w:t>
+                <w:t xml:space="preserve">hal-01156143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Pressure Fields Under</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à l’étude des écoulements générés par la houle au travers d’une paroi perforée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 rd OMAE'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Brest, France. pp.555-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2006.054-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156143v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale du Tossage sur un Navire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Couty</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 èmes journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, nantes, France</w:t>
+              <w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156108v1</w:t>
+                <w:t xml:space="preserve">hal-00101819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slamming Experiments on a ship Model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cotonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Longyearbyen, Norway</w:t>
+              <w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint-malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156109v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slamming Experiments on a Ship Model : Forced Motion Tests in Calm Water</w:t>
+                <w:t xml:space="preserve">Etude Expérimentale du Tossage sur un Navire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Toularastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pettinotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Toularastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EFD-CFD Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">10 èmes journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156110v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie morpho-sédimentaire et des habitats benthiques de l'archipel de Chausey à partir de données satellitales, aéroportées et acoustiques.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slamming Experiments on a ship Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pettinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Toularastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.20</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Longyearbyen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101840v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slamming Experiments on a Ship Model : Forced Motion Tests in Calm Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pettinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Toularastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint-malo, France</w:t>
+              <w:t xml:space="preserve">5th EFD-CFD Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667778v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Voisin</w:t>
+                <w:t xml:space="preserve">Cartographie morpho-sédimentaire et des habitats benthiques de l'archipel de Chausey à partir de données satellitales, aéroportées et acoustiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Le Vot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t>
+              <w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101819v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses acoustiques de différents faciès morpho-sédimentaires d’une lagune côtière et d’une flèche littorale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schoorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,51 +6758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED8B8BE5"/>
+    <w:nsid w:val="96B0C546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6989,51 +6989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-rousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2996-9937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Meng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.11.057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Yeon Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvor Lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.10.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sales Junior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyeon Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Magarovskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Forges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berhault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izan Le Crom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bihan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Courbois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toularastel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber M." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Beaucoudrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beaucoudrey (de)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khaddaj-Mallat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.090-R" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.054-R" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retzler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoorens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.034-R" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gomi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.045-G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kohl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2000.025-R" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.1998.023-R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasselin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.1998.028-R" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaigneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bruce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812796615_0009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03485423v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Babin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-rousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2996-9937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Meng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.11.057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Yeon Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvor Lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.10.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sales Junior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyeon Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Magarovskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Forges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berhault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izan Le Crom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bihan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Courbois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toularastel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beguin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber M." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Beaucoudrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davoust" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.090-R" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khaddaj-Mallat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vadeboin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pettinotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beaucoudrey (de)" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Toularastel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156353v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Quillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retzler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.054-R" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoorens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.034-R" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gomi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2002.045-G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kohl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2000.025-R" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.1998.023-R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vasselin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.1998.028-R" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaigneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bruce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812796615_0009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03485423v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Babin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>