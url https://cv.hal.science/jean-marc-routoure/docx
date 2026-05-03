--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -221,287 +221,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04620299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Noise and Quasi-Ideal DC Current Source Dedicated to Four-Probe Low-Frequency Noise Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layout Transposition for Non-Visual Navigation of Web Pages by Tactile Feedback on Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (1), pp.194. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2890891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi11040376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273188v1</w:t>
+                <w:t xml:space="preserve">hal-02545507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Transposition for Non-Visual Navigation of Web Pages by Tactile Feedback on Mobile Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Low-Noise and Quasi-Ideal DC Current Source Dedicated to Four-Probe Low-Frequency Noise Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Dias</w:t>
+                <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waseem Safi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beust</w:t>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.376. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi11040376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2890891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545507v1</w:t>
+                <w:t xml:space="preserve">hal-02273188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie numérique pour des travaux pratiques d’électronique analogique en licence « sciences pour l’ingénieur »</w:t>
               </w:r>
@@ -643,64 +643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -879,538 +879,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
+                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
+                <w:t xml:space="preserve">Hakim Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Fang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196247v1</w:t>
+                <w:t xml:space="preserve">hal-01196272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Theeg</w:t>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Katz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvana Mercone</w:t>
+                <w:t xml:space="preserve">Wen Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188632v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hachour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">T. Theeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Carin</w:t>
+                <w:t xml:space="preserve">M. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benfdila</w:t>
+                <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.1-6. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196272v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Theeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194577v1</w:t>
@@ -1434,51 +1434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of thermal conductance of La0.7Sr0.3MnO3 thin films deposited on SrTiO3 and MgO substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,282 +1549,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In depth static and low-frequency noise characterization of n-channel FinFETs on SOI substrates at cryogenic temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on &amp;quot;A case study on the scaling of 1/f noise: La23Sr13MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Achour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">S. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.115,116101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4868864]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994380v1</w:t>
+                <w:t xml:space="preserve">hal-00976675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;A case study on the scaling of 1/f noise: La23Sr13MnO3 thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In depth static and low-frequency noise characterization of n-channel FinFETs on SOI substrates at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pagano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976675v1</w:t>
+                <w:t xml:space="preserve">hal-00994380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fabrication steps on optical and electrical properties of InN thin films</w:t>
               </w:r>
@@ -1836,64 +1836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Brazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 p. </w:t>
@@ -2063,177 +2063,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+                <w:t xml:space="preserve">Experimental evidence of correlation between 1/f noise level and metal-to-insulator transition temperature in epitaxial La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Martino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Strobel</w:t>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.202001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994293v1</w:t>
+                <w:t xml:space="preserve">hal-00977721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons Learned from Low-Frequency Noise Studies on Fully Depleted UTBOX Silicon-on-Insulator nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2242,314 +2233,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of correlation between 1/f noise level and metal-to-insulator transition temperature in epitaxial La0.7Sr0.3MnO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.q205-q210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.011311jss⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977721v1</w:t>
+                <w:t xml:space="preserve">hal-00994293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and low frequency noise performances of SOI p-FinFETs at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.160-165. </w:t>
@@ -2581,493 +2581,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial La0.7Sr0.3MnO3 thin films grown on SrTiO3 buffered silicon substrates by reactive molecular-beam epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observation of magnetization reversal and low field magnetoresistance of epitaxial La0.7Sr0.3MnO3/SrTiO3 (001) thin films at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adamo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.013906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4730966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976339v1</w:t>
+                <w:t xml:space="preserve">hal-00976072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of magnetization reversal and low field magnetoresistance of epitaxial La0.7Sr0.3MnO3/SrTiO3 (001) thin films at room temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 Thin Films for Magnetic and Temperature Sensors at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p.253-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976072v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 Thin Films for Magnetic and Temperature Sensors at Room Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Epitaxial La0.7Sr0.3MnO3 thin films grown on SrTiO3 buffered silicon substrates by reactive molecular-beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalal Fadil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Renault</w:t>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, p.253-265</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (6), pp.1090-1095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976579v1</w:t>
+                <w:t xml:space="preserve">hal-00976339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Perception of Document Structure for Visually Impaired People on Handled Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.319-329. </w:t>
@@ -3105,103 +3105,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise characterization in n-channel FinFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p20-26</w:t>
@@ -3256,64 +3256,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Grandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3364,77 +3364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and disorder in half metallic ferromagnetic manganite thinfilms : a theoretical study looking forward low noise nano-devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,77 +3472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-noise La0.7Sr0.3MnO3 thermometers for uncooled bolometric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3718,165 +3718,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan d’une dizaine d’années d’hybridation sur des travaux pratiques.</w:t>
+                <w:t xml:space="preserve">Faut-il des enseignants-chercheurs dans les centres de culture scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">moodlemoot 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Science and You 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Nancy, France. pp.378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153875v1</w:t>
+                <w:t xml:space="preserve">halshs-05152825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il des enseignants-chercheurs dans les centres de culture scientifique ?</w:t>
+                <w:t xml:space="preserve">Bilan d’une dizaine d’années d’hybridation sur des travaux pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and You 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Nancy, France. pp.378</w:t>
+              <w:t xml:space="preserve">moodlemoot 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05152825v1</w:t>
+                <w:t xml:space="preserve">hal-05153875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaMeuuhﬁcation et hybridation de travaux pratiques en électronique.</w:t>
               </w:r>
@@ -4164,90 +4164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Navigation of Web Pages through Vibro-tactile Feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4298,77 +4298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency noise considerations for sensors based on manganites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,64 +4445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Noise in In-Situ SiN Passivated InAlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,90 +4557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which ranges of intensities are more perceptible for non-visual vibro-tactile navigation on touch-screen devices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4685,459 +4685,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurer l'espace de travail d'étudiants en licence de sciences pour l'ingénieur. Innovations pour développer l'autonomie des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Robbes</w:t>
+                <w:t xml:space="preserve">An Empirical Study for Examining the Performance of Visually Impaired People in Recognizing Shapes through a Vibro-tactile Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Themines</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">17th International ACM SIGACCESS Conference on Computers and Accessibility (ASSETS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.349-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320702v1</w:t>
+                <w:t xml:space="preserve">hal-01241450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study for Examining the Performance of Visually Impaired People in Recognizing Shapes through a Vibro-tactile Feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Supervised Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International ACM SIGACCESS Conference on Computers and Accessibility (ASSETS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.349-350</w:t>
+              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241450v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+                <w:t xml:space="preserve">Reconfigurer l'espace de travail d'étudiants en licence de sciences pour l'ingénieur. Innovations pour développer l'autonomie des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171135v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web-Adapted Supervised Segmentation to Improve a New Tactile Vision Sensory Substitution (TVSS) Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5424,804 +5424,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature noise spectroscopy of p-channel SOI FinFETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
+                <w:t xml:space="preserve">A Hybrid Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, tarragona, Spain. 2 p. in USB Key</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Vision and Language (VL 2014) associated to 25th International Conference on Computational Linguistics (COLING 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.95 - 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994397v1</w:t>
+                <w:t xml:space="preserve">hal-01076613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOKE Microscopy and low field domain magneteroresistance of patterned La0.7Sr0.3MnO3 thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perna</w:t>
+                <w:t xml:space="preserve">Performances under saturation operation of p channel FinFETs on SOI substrates at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2014 (10th European Conference on Magnetic Sensors and Actuators)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/CAS’2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sinaia, Romania. pp181-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078629v1</w:t>
+                <w:t xml:space="preserve">hal-01196289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPTIL, les robots ont-ils des sens ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Magarotto</w:t>
+                <w:t xml:space="preserve">Low noise La0.7Sr0.3MnO3 thin films for uncooled sensitive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème JNCN (Journées Nationales de la Culture Numérique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, cherbourg, France</w:t>
+              <w:t xml:space="preserve">TO-BE 2014 Fall meeting (Towards Oxide-Based Electronics: science, sample growth and applications of transition metal oxides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139025v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low noise La0.7Sr0.3MnO3 thin films for uncooled sensitive sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">CAPTIL, les robots ont-ils des sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TO-BE 2014 Fall meeting (Towards Oxide-Based Electronics: science, sample growth and applications of transition metal oxides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2ème JNCN (Journées Nationales de la Culture Numérique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195552v1</w:t>
+                <w:t xml:space="preserve">hal-04139025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+                <w:t xml:space="preserve">MOKE Microscopy and low field domain magneteroresistance of patterned La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beust</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Vision and Language (VL 2014) associated to 25th International Conference on Computational Linguistics (COLING 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.95 - 102</w:t>
+              <w:t xml:space="preserve">EMSA 2014 (10th European Conference on Magnetic Sensors and Actuators)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076613v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances under saturation operation of p channel FinFETs on SOI substrates at cryogenic temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hachour</w:t>
+                <w:t xml:space="preserve">Low temperature noise spectroscopy of p-channel SOI FinFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CAS’2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, tarragona, Spain. 2 p. in USB Key</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196289v1</w:t>
+                <w:t xml:space="preserve">hal-00994397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Browsing on Hand-Held Devices: Touching the Web... to Understand it Better</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Visualization Workshop (DataWiz 2014) associated to 25th ACM Conference on Hypertext and Social Media (HYPERTEXT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6240,701 +6240,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">Correlation of 1/f noise with DC electrical properties in La0.7Sr0.3MnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Schlom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">INCF 2013 (20th International Conference on Noise and Fluctuations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994159v1</w:t>
+                <w:t xml:space="preserve">hal-00979752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 suspended microbridges for uncooled bolometers made using reactive ion etching of the silicon substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 as an alternative material for uncooled bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE2012 (38th International Micro &amp; Nano Engineering Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.101-104</w:t>
+              <w:t xml:space="preserve">41st Freiburg Infrared Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977471v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 as an alternative material for uncooled bolometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Surface or volume conduction in InN thin films?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Freiburg Infrared Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, freiburg, Germany</w:t>
+              <w:t xml:space="preserve">INCF 2013 (20th International Conference on Noise and Fluctuations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979462v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface or volume conduction in InN thin films?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCF 2013 (20th International Conference on Noise and Fluctuations)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979516v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994155v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
+                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Martino</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6944,254 +6944,254 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994161v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of 1/f noise with DC electrical properties in La0.7Sr0.3MnO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 suspended microbridges for uncooled bolometers made using reactive ion etching of the silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.G. Schlom</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCF 2013 (20th International Conference on Noise and Fluctuations)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MNE2012 (38th International Micro &amp; Nano Engineering Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979752v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry dependent magnetization reversal observed by Kerr microscopy at 295K in patterned La0.7Sr0.3MnO3 thin film deposited on a vicinal SrTiO3 substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,51 +7272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7406,51 +7406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomaso Brazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7492,103 +7492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailled characterisation of SOI n-FinFETs at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Coventry, United Kingdom. 4 p</w:t>
@@ -7630,77 +7630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise characterization in n-channel UTBOX devices with 6 nm Si film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7755,77 +7755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation aveugle sur dispositifs mobiles : toucher le Web... pour mieux l'entendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 Colloque International sur le Document Electronique (CIDE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7844,221 +7844,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit basse fréquence dans les transistors ultrafins totalement déplétés sur substrat SOI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">Optical Characterisation of La0.7Sr0.3MnO3 Thin Film Based Uncooled Bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Claeys</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SENSORDEVICES 2012 (The third International Conference on Sensor Device Technologies and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, rome, Italy. p.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994405v1</w:t>
+                <w:t xml:space="preserve">hal-00976640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSMO on Si substrates: an alternative material for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8094,152 +8094,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Characterisation of La0.7Sr0.3MnO3 Thin Film Based Uncooled Bolometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Aryan</w:t>
+                <w:t xml:space="preserve">Bruit basse fréquence dans les transistors ultrafins totalement déplétés sur substrat SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORDEVICES 2012 (The third International Conference on Sensor Device Technologies and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, rome, Italy. p.61-65</w:t>
+              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976640v1</w:t>
+                <w:t xml:space="preserve">hal-00994405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Variability and Front-Back Coupling of the Low-frequency Noise in UTBOX SOI nMOSFETs</w:t>
               </w:r>
@@ -8350,64 +8350,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free standing La0.7Sr0.3MnO3/SrTiO3 heterostructures on silicon substrates for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8501,64 +8501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8600,90 +8600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally isolated La0.7Sr0.3MnO3 suspended bridges on silicon substrate for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8725,103 +8725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and noise performances of SOI FinFETs at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Montpellier, France. 2p</w:t>
@@ -8844,734 +8844,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of charge carrier number fluctuations in InN thin films?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javier Grandal</w:t>
+                <w:t xml:space="preserve">Assessment of temperature dependence of the low frequency noise in unstrained and strained FinF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2011 (21th International Conference on Noise and Fluctuations)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp.487-489</w:t>
+              <w:t xml:space="preserve">International Conference on Future Networks (ICFN )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977388v1</w:t>
+                <w:t xml:space="preserve">hal-00994151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of La0.7Sr0.3MnO3 thin films for magnetic and temperature sensors at room temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Uncertainties in the estimation of low frequency noise level extracted from noise spectral density measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Renault</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORDEVICES 2011 (The Second International Conference on Sensor Device Technologies and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, nice, France. pp. 63-68</w:t>
+              <w:t xml:space="preserve">Noise and Fluctuations (ICNF), 2011 21st International Conference on,INCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toronto, Canada. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977383v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of charge carrier number fluctuations by low frequency noise measurements in MBE grown Indium Nitride layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sanchez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring meeting (Symposium H: Indium nitride and related alloys)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of temperature dependence of the low frequency noise in unstrained and strained FinF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
+                <w:t xml:space="preserve">Evidence of charge carrier number fluctuations in InN thin films?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Vivalta-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Grandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks (ICFN )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp135-138</w:t>
+              <w:t xml:space="preserve">ICNF 2011 (21th International Conference on Noise and Fluctuations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp.487-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994151v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in the estimation of low frequency noise level extracted from noise spectral density measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Potentialities of La0.7Sr0.3MnO3 thin films for magnetic and temperature sensors at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Achour</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and Fluctuations (ICNF), 2011 21st International Conference on,INCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toronto, Canada. 4 p</w:t>
+              <w:t xml:space="preserve">SENSORDEVICES 2011 (The Second International Conference on Sensor Device Technologies and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, nice, France. pp. 63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993924v1</w:t>
+                <w:t xml:space="preserve">hal-00977383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Noise Spectroscopy in Advanced nFinFETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Workshop of the Thematic Network on Silicon on Insulator technology, devices and circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenade, Spain. pp55-56</w:t>
@@ -9600,103 +9600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-ponts La0,7Sr0,3MnO3 suspendus sur silicium pour des applications en bolométrie non refroidie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Multiferroique &amp; MICO (réunion scientifique thématique multiferroïque)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, gif sur yvette, France</w:t>
@@ -9725,90 +9725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncooled suspended bolometers based on La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9850,90 +9850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9975,90 +9975,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10100,90 +10100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10238,77 +10238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of 1/f noise in LSMO nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Autier-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10363,90 +10363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency noise behavior in P-channel SOI FinFETs processed with different strain techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Noise and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pista, Italy. p.295-298</w:t>
@@ -10475,77 +10475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance and magnetization reversal imaging in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10596,77 +10596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/f noise in La0.7Sr0.3MnO3 thin films : effect of the patterned geometry and of the substrate at 300 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10717,90 +10717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10842,90 +10842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal and magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10967,90 +10967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSMO based thermometers and bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11092,77 +11092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic study of the impact of geometry on the low frequency noise in patterned La0.7Sr0.3MnO3 thin films at 300 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11200,90 +11200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal and magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11325,90 +11325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11463,90 +11463,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolometric applications at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiény Jean-Paterne Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Seminar on Electrical Metrology - VIII Semetro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11584,64 +11584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise measurements in InN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Vilalta-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11709,90 +11709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolometric applications at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiény Jean-Paterne Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Seminar on Electrical Metrology - VIII Semetro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11856,51 +11856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOI 2008 CONFERENCE PROCEEDINGS FOURTH WORKSHOP OF THE THEMATIC NETWORK ON SILICON-ON-INSULATOR TECHNOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11964,51 +11964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12108,64 +12108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Dogmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12220,51 +12220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPTIL, l'empire des sens numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Internationale de la Culture Scientifique - Science &amp; You</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12289,64 +12289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive sensors based on La0.7Sr0.3MnO3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12830,77 +12830,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncooled bolometer response of a low noise La2/3Sr1/3MnO3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13117,51 +13117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2890891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Safi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnavault-Remy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Berthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2017002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2703809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Mercone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aryan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868864]" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Brazzini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adamo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Fadil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730966" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.10.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05152825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05152946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364758" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lacam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139025v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Schlom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Brazzini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979305v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vivalta-Clemente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez-Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaucher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994866v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974972v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;ny Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974856v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02961818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Dogmus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108541v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011178v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Safi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2890891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnavault-Remy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Berthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2017002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2703809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Mercone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aryan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868864]" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Brazzini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Fadil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adamo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.10.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05152825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05152946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364758" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lacam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Schlom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Brazzini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979305v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979292v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez-Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vivalta-Clemente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaucher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994866v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974972v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;ny Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974856v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02961818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Dogmus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108541v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011178v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>