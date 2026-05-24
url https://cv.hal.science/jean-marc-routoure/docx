--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -221,287 +221,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04620299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Transposition for Non-Visual Navigation of Web Pages by Tactile Feedback on Mobile Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Low-Noise and Quasi-Ideal DC Current Source Dedicated to Four-Probe Low-Frequency Noise Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Dias</w:t>
+                <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waseem Safi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beust</w:t>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.376. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi11040376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2890891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545507v1</w:t>
+                <w:t xml:space="preserve">hal-02273188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Noise and Quasi-Ideal DC Current Source Dedicated to Four-Probe Low-Frequency Noise Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layout Transposition for Non-Visual Navigation of Web Pages by Tactile Feedback on Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (1), pp.194. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2890891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi11040376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273188v1</w:t>
+                <w:t xml:space="preserve">hal-02545507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie numérique pour des travaux pratiques d’électronique analogique en licence « sciences pour l’ingénieur »</w:t>
               </w:r>
@@ -643,64 +643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -879,538 +879,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
+                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hachour</w:t>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196272v1</w:t>
+                <w:t xml:space="preserve">hal-01196247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">T. Theeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Fang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">M. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196247v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Theeg</w:t>
+                <w:t xml:space="preserve">Hakim Hachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Katz</w:t>
+                <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvana Mercone</w:t>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (6), 11 p. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188632v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced electrical and magnetic properties in La0.7Sr0.3MnO3 thin films deposited on CaTiO3 buffered silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Theeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4915486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194577v1</w:t>
@@ -1434,51 +1434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of thermal conductance of La0.7Sr0.3MnO3 thin films deposited on SrTiO3 and MgO substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,282 +1549,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;A case study on the scaling of 1/f noise: La23Sr13MnO3 thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In depth static and low-frequency noise characterization of n-channel FinFETs on SOI substrates at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pagano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976675v1</w:t>
+                <w:t xml:space="preserve">hal-00994380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In depth static and low-frequency noise characterization of n-channel FinFETs on SOI substrates at cryogenic temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on &amp;quot;A case study on the scaling of 1/f noise: La23Sr13MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Achour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">S. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.115,116101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4868864]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994380v1</w:t>
+                <w:t xml:space="preserve">hal-00976675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fabrication steps on optical and electrical properties of InN thin films</w:t>
               </w:r>
@@ -1836,64 +1836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Brazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 p. </w:t>
@@ -2063,346 +2063,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of correlation between 1/f noise level and metal-to-insulator transition temperature in epitaxial La0.7Sr0.3MnO3 thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">Lessons Learned from Low-Frequency Noise Studies on Fully Depleted UTBOX Silicon-on-Insulator nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Perna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">J.A. Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46, pp.202001</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977721v1</w:t>
+                <w:t xml:space="preserve">hal-00994168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from Low-Frequency Noise Studies on Fully Depleted UTBOX Silicon-on-Insulator nMOSFETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+                <w:t xml:space="preserve">Experimental evidence of correlation between 1/f noise level and metal-to-insulator transition temperature in epitaxial La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Martino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Strobel</w:t>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.202001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994168v1</w:t>
+                <w:t xml:space="preserve">hal-00977721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2453,103 +2453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and low frequency noise performances of SOI p-FinFETs at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.160-165. </w:t>
@@ -2581,493 +2581,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of magnetization reversal and low field magnetoresistance of epitaxial La0.7Sr0.3MnO3/SrTiO3 (001) thin films at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial La0.7Sr0.3MnO3 thin films grown on SrTiO3 buffered silicon substrates by reactive molecular-beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalal Fadil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">C. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (6), pp.1090-1095</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976072v1</w:t>
+                <w:t xml:space="preserve">hal-00976339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 Thin Films for Magnetic and Temperature Sensors at Room Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Direct observation of magnetization reversal and low field magnetoresistance of epitaxial La0.7Sr0.3MnO3/SrTiO3 (001) thin films at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ammar Aryan</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Renault</w:t>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.013906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4730966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976579v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial La0.7Sr0.3MnO3 thin films grown on SrTiO3 buffered silicon substrates by reactive molecular-beam epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 Thin Films for Magnetic and Temperature Sensors at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adamo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 209 (6), pp.1090-1095</w:t>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p.253-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976339v1</w:t>
+                <w:t xml:space="preserve">hal-00976579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Perception of Document Structure for Visually Impaired People on Handled Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.319-329. </w:t>
@@ -3105,103 +3105,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise characterization in n-channel FinFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p20-26</w:t>
@@ -3256,64 +3256,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Grandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3364,77 +3364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation and disorder in half metallic ferromagnetic manganite thinfilms : a theoretical study looking forward low noise nano-devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,77 +3472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-noise La0.7Sr0.3MnO3 thermometers for uncooled bolometric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4164,90 +4164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Navigation of Web Pages through Vibro-tactile Feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4298,77 +4298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency noise considerations for sensors based on manganites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,64 +4445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Noise in In-Situ SiN Passivated InAlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,90 +4557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which ranges of intensities are more perceptible for non-visual vibro-tactile navigation on touch-screen devices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4685,459 +4685,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Study for Examining the Performance of Visually Impaired People in Recognizing Shapes through a Vibro-tactile Feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+                <w:t xml:space="preserve">Reconfigurer l'espace de travail d'étudiants en licence de sciences pour l'ingénieur. Innovations pour développer l'autonomie des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Themines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International ACM SIGACCESS Conference on Computers and Accessibility (ASSETS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.349-350</w:t>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241450v1</w:t>
+                <w:t xml:space="preserve">hal-02320702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Empirical Study for Examining the Performance of Visually Impaired People in Recognizing Shapes through a Vibro-tactile Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
+              <w:t xml:space="preserve">17th International ACM SIGACCESS Conference on Computers and Accessibility (ASSETS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.349-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171135v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurer l'espace de travail d'étudiants en licence de sciences pour l'ingénieur. Innovations pour développer l'autonomie des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Robbes</w:t>
+                <w:t xml:space="preserve">Supervised Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Themines</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Web Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320702v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web-Adapted Supervised Segmentation to Improve a New Tactile Vision Sensory Substitution (TVSS) Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5424,804 +5424,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+                <w:t xml:space="preserve">CAPTIL, les robots ont-ils des sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Vision and Language (VL 2014) associated to 25th International Conference on Computational Linguistics (COLING 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.95 - 102</w:t>
+              <w:t xml:space="preserve">2ème JNCN (Journées Nationales de la Culture Numérique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076613v1</w:t>
+                <w:t xml:space="preserve">hal-04139025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances under saturation operation of p channel FinFETs on SOI substrates at cryogenic temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">MOKE Microscopy and low field domain magneteroresistance of patterned La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CAS’2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMSA 2014 (10th European Conference on Magnetic Sensors and Actuators)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196289v1</w:t>
+                <w:t xml:space="preserve">hal-01078629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low noise La0.7Sr0.3MnO3 thin films for uncooled sensitive sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">Low temperature noise spectroscopy of p-channel SOI FinFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TO-BE 2014 Fall meeting (Towards Oxide-Based Electronics: science, sample growth and applications of transition metal oxides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, tarragona, Spain. 2 p. in USB Key</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195552v1</w:t>
+                <w:t xml:space="preserve">hal-00994397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPTIL, les robots ont-ils des sens ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Magarotto</w:t>
+                <w:t xml:space="preserve">Performances under saturation operation of p channel FinFETs on SOI substrates at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème JNCN (Journées Nationales de la Culture Numérique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/CAS’2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sinaia, Romania. pp181-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139025v1</w:t>
+                <w:t xml:space="preserve">hal-01196289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOKE Microscopy and low field domain magneteroresistance of patterned La0.7Sr0.3MnO3 thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perna</w:t>
+                <w:t xml:space="preserve">A Hybrid Segmentation of Web Pages for Vibro-Tactile Access on Touch-Screen Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Beust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA 2014 (10th European Conference on Magnetic Sensors and Actuators)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Vision and Language (VL 2014) associated to 25th International Conference on Computational Linguistics (COLING 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, dublin, Ireland. pp.95 - 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078629v1</w:t>
+                <w:t xml:space="preserve">hal-01076613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature noise spectroscopy of p-channel SOI FinFETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
+                <w:t xml:space="preserve">Low noise La0.7Sr0.3MnO3 thin films for uncooled sensitive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, tarragona, Spain. 2 p. in USB Key</w:t>
+              <w:t xml:space="preserve">TO-BE 2014 Fall meeting (Towards Oxide-Based Electronics: science, sample growth and applications of transition metal oxides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994397v1</w:t>
+                <w:t xml:space="preserve">hal-01195552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Browsing on Hand-Held Devices: Touching the Web... to Understand it Better</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Visualization Workshop (DataWiz 2014) associated to 25th ACM Conference on Hypertext and Social Media (HYPERTEXT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6240,701 +6240,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of 1/f noise with DC electrical properties in La0.7Sr0.3MnO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 suspended microbridges for uncooled bolometers made using reactive ion etching of the silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.G. Schlom</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCF 2013 (20th International Conference on Noise and Fluctuations)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MNE2012 (38th International Micro &amp; Nano Engineering Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979752v1</w:t>
+                <w:t xml:space="preserve">hal-00977471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 as an alternative material for uncooled bolometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Freiburg Infrared Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, freiburg, Germany</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979462v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface or volume conduction in InN thin films?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Correlation of 1/f noise with DC electrical properties in La0.7Sr0.3MnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Schlom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCF 2013 (20th International Conference on Noise and Fluctuations)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979516v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">La0.7Sr0.3MnO3 as an alternative material for uncooled bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">41st Freiburg Infrared Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994155v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface or volume conduction in InN thin films?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
+              <w:t xml:space="preserve">INCF 2013 (20th International Conference on Noise and Fluctuations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994161v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
+                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6944,254 +6944,254 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994159v1</w:t>
+                <w:t xml:space="preserve">hal-00994161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.7Sr0.3MnO3 suspended microbridges for uncooled bolometers made using reactive ion etching of the silicon substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE2012 (38th International Micro &amp; Nano Engineering Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.101-104</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977471v1</w:t>
+                <w:t xml:space="preserve">hal-00994155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry dependent magnetization reversal observed by Kerr microscopy at 295K in patterned La0.7Sr0.3MnO3 thin film deposited on a vicinal SrTiO3 substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7240,355 +7240,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise as diagnostic tools in sub-22nm MOSFET transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">PAMBE grown InN layers electrical conduction by low frequency noise technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaso Brazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Oxydes Fonctionnels pour l'Intégration en Micro- et Nano-électronique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
+              <w:t xml:space="preserve">ICDS 27 (27th International Conference on Defects in Semiconductors 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994411v1</w:t>
+                <w:t xml:space="preserve">hal-00979757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMBE grown InN layers electrical conduction by low frequency noise technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Faye</w:t>
+                <w:t xml:space="preserve">Low frequency noise as diagnostic tools in sub-22nm MOSFET transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomaso Brazzini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDS 27 (27th International Conference on Defects in Semiconductors 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Workshop " Oxydes Fonctionnels pour l'Intégration en Micro- et Nano-électronique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979757v1</w:t>
+                <w:t xml:space="preserve">hal-00994411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailled characterisation of SOI n-FinFETs at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Coventry, United Kingdom. 4 p</w:t>
@@ -7630,77 +7630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise characterization in n-channel UTBOX devices with 6 nm Si film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7755,77 +7755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation aveugle sur dispositifs mobiles : toucher le Web... pour mieux l'entendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 Colloque International sur le Document Electronique (CIDE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7844,846 +7844,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Characterisation of La0.7Sr0.3MnO3 Thin Film Based Uncooled Bolometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Aryan</w:t>
+                <w:t xml:space="preserve">Bruit basse fréquence dans les transistors ultrafins totalement déplétés sur substrat SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORDEVICES 2012 (The third International Conference on Sensor Device Technologies and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, rome, Italy. p.61-65</w:t>
+              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976640v1</w:t>
+                <w:t xml:space="preserve">hal-00994405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSMO on Si substrates: an alternative material for uncooled bolometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optical Characterisation of La0.7Sr0.3MnO3 Thin Film Based Uncooled Bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Infrared technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, munich, Germany</w:t>
+              <w:t xml:space="preserve">SENSORDEVICES 2012 (The third International Conference on Sensor Device Technologies and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, rome, Italy. p.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979451v1</w:t>
+                <w:t xml:space="preserve">hal-00976640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit basse fréquence dans les transistors ultrafins totalement déplétés sur substrat SOI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Claeys</w:t>
+                <w:t xml:space="preserve">LSMO on Si substrates: an alternative material for uncooled bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Infrared technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994405v1</w:t>
+                <w:t xml:space="preserve">hal-00979451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Variability and Front-Back Coupling of the Low-frequency Noise in UTBOX SOI nMOSFETs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">Free standing La0.7Sr0.3MnO3/SrTiO3 heterostructures on silicon substrates for uncooled bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Aryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Solid-State and Integrated Circuit Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, xian, China. 3 p</w:t>
+              <w:t xml:space="preserve">WOE (19th Workshop on Oxide Electronics (WOE19), Palace't Loo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, apeldoorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994176v1</w:t>
+                <w:t xml:space="preserve">hal-00979448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free standing La0.7Sr0.3MnO3/SrTiO3 heterostructures on silicon substrates for uncooled bolometers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bruit en 1/f dans des couches minces de Nitrure d'Indium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOE (19th Workshop on Oxide Electronics (WOE19), Palace't Loo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, apeldoorn, Netherlands</w:t>
+              <w:t xml:space="preserve">JMC13 (13èmes Journées de la Matière Condensée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979448v1</w:t>
+                <w:t xml:space="preserve">hal-00979305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit en 1/f dans des couches minces de Nitrure d'Indium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">On the Variability and Front-Back Coupling of the Low-frequency Noise in UTBOX SOI nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC13 (13èmes Journées de la Matière Condensée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Solid-State and Integrated Circuit Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, xian, China. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979305v1</w:t>
+                <w:t xml:space="preserve">hal-00994176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally isolated La0.7Sr0.3MnO3 suspended bridges on silicon substrate for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8725,103 +8725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and noise performances of SOI FinFETs at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Montpellier, France. 2p</w:t>
@@ -8850,103 +8850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of temperature dependence of the low frequency noise in unstrained and strained FinF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Future Networks (ICFN )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp135-138</w:t>
@@ -8975,103 +8975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in the estimation of low frequency noise level extracted from noise spectral density measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noise and Fluctuations (ICNF), 2011 21st International Conference on,INCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Toronto, Canada. 4 p</w:t>
@@ -9126,64 +9126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sanchez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9238,64 +9238,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of charge carrier number fluctuations in InN thin films?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeta Rani Mutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Vivalta-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9350,103 +9350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of La0.7Sr0.3MnO3 thin films for magnetic and temperature sensors at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Aryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSORDEVICES 2011 (The Second International Conference on Sensor Device Technologies and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, nice, France. pp. 63-68</w:t>
@@ -9475,103 +9475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Noise Spectroscopy in Advanced nFinFETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Workshop of the Thematic Network on Silicon on Insulator technology, devices and circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenade, Spain. pp55-56</w:t>
@@ -9600,103 +9600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-ponts La0,7Sr0,3MnO3 suspendus sur silicium pour des applications en bolométrie non refroidie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Multiferroique &amp; MICO (réunion scientifique thématique multiferroïque)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, gif sur yvette, France</w:t>
@@ -9725,90 +9725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncooled suspended bolometers based on La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9850,90 +9850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9975,90 +9975,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10100,90 +10100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10238,77 +10238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of 1/f noise in LSMO nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Autier-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10344,946 +10344,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise behavior in P-channel SOI FinFETs processed with different strain techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+                <w:t xml:space="preserve">Magnetoresistance and magnetization reversal imaging in vicinal La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pista, Italy. p.295-298</w:t>
+              <w:t xml:space="preserve">WOE 16, 16th International Workshop on Oxide Electronics, Tarragona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, tarragona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993748v1</w:t>
+                <w:t xml:space="preserve">hal-00974847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance and magnetization reversal imaging in vicinal La0.7Sr0.3MnO3 thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">1/f noise in La0.7Sr0.3MnO3 thin films : effect of the patterned geometry and of the substrate at 300 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perna</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOE 16, 16th International Workshop on Oxide Electronics, Tarragona</w:t>
+              <w:t xml:space="preserve">WOE 16, 16th International Workshop on Oxide Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, tarragona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974847v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1/f noise in La0.7Sr0.3MnO3 thin films : effect of the patterned geometry and of the substrate at 300 K</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Flament</w:t>
+                <w:t xml:space="preserve">Low-frequency noise behavior in P-channel SOI FinFETs processed with different strain techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOE 16, 16th International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, tarragona, Italy</w:t>
+              <w:t xml:space="preserve">20th International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pista, Italy. p.295-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974789v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">Magnetization reversal and magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics (FoxE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">EMRS 09, Symposium H "Synthesis, Processing and Characterization of Nanoscale Multifunctional Oxide Films II"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978970v1</w:t>
+                <w:t xml:space="preserve">hal-00978976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal and magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Magnetization reversal in vicinal La0.7Sr0.3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 09, Symposium H "Synthesis, Processing and Characterization of Nanoscale Multifunctional Oxide Films II"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, strasbourg, France</w:t>
+              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics (FoxE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978976v1</w:t>
+                <w:t xml:space="preserve">hal-00978970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSMO based thermometers and bolometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A systematic study of the impact of geometry on the low frequency noise in patterned La0.7Sr0.3MnO3 thin films at 300 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics(FoxE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings,20th International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pisa, Italy. p.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994866v1</w:t>
+                <w:t xml:space="preserve">hal-00974727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic study of the impact of geometry on the low frequency noise in patterned La0.7Sr0.3MnO3 thin films at 300 K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">LSMO based thermometers and bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings,20th International Conference on Noise and Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pisa, Italy. p.125-128</w:t>
+              <w:t xml:space="preserve">1st National Congress on Functional Oxides for Electronics(FoxE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974727v1</w:t>
+                <w:t xml:space="preserve">hal-00994866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal and magnetoresistance in vicinal La0.7Sr0.3MnO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11325,90 +11325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La0.7Sr0.3MnO3 thin films for uncooled bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11463,90 +11463,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolometric applications at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiény Jean-Paterne Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Seminar on Electrical Metrology - VIII Semetro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11584,64 +11584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise measurements in InN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Vilalta-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11709,90 +11709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolometric applications at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiény Jean-Paterne Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Seminar on Electrical Metrology - VIII Semetro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11817,90 +11817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual noise behavior versus temperature in nFinFETs on silicon on insulator (SOI) substrates processed with different strain techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOI 2008 CONFERENCE PROCEEDINGS FOURTH WORKSHOP OF THE THEMATIC NETWORK ON SILICON-ON-INSULATOR TECHNOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11964,51 +11964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12108,64 +12108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Dogmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12220,51 +12220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPTIL, l'empire des sens numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Internationale de la Culture Scientifique - Science &amp; You</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12289,64 +12289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive sensors based on La0.7Sr0.3MnO3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12830,77 +12830,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncooled bolometer response of a low noise La2/3Sr1/3MnO3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13117,51 +13117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Safi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2890891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnavault-Remy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Berthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2017002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2703809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theeg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Mercone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aryan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868864]" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Brazzini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Fadil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adamo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.10.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05152825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05152946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364758" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lacam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Schlom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Brazzini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979305v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979292v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez-Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vivalta-Clemente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaucher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994866v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974972v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;ny Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974856v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02961818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Dogmus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108541v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011178v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2890891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Safi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beust" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnavault-Remy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Berthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2017002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2703809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theeg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Mercone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Aryan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pagano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868864]" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeta Rani Mutta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Brazzini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adamo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Fadil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730966" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.10.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grandal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05152825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lechaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05152946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359996.3364758" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02336146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gamarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lacam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Schlom" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maccariello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Brazzini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979292v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanchez-Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vivalta-Clemente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaucher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974847v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974972v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;ny Jean-Paterne Kouadio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974856v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02961818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Dogmus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108541v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011178v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>