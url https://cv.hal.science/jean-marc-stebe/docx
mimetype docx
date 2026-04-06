--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -118,4671 +118,4671 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’essor des biens communs. Une analyse pluridisciplinaire des communs</w:t>
+                <w:t xml:space="preserve">Thierry Paquot. Mesure et démesure des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.12180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les tours font le bonheur des uns et le malheur des autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.11260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’INSEE et ses zonages : au-delà de l’opposition urbain-rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/const.060.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison individuelle : un modèle d’habiter bien français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.11270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chercheurs en sciences humaines et sociales et les communs : définitions protéiformes et controverses abondantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’essor des biens communs. Une analyse pluridisciplinaire des communs, 15, http://tristan.u-bourgogne.fr/CGC/publications/essor-biens-communs/Jean-Marc-Stebe-Herve-Marchal-2.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’essor des biens communs. Une analyse pluridisciplinaire des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’essor des biens communs Une analyse pluridisciplinaire des communs, 15, http://tristan.u-bourgogne.fr/CGC/publications/essor-biens-communs/Jean-Marc-Stebe-Herve-Marchal-1.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel devenir pour un bidonville en « résorption sur site&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 417, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – Sociologie des nouvelles marges urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Gouvernance et développement durable. Une mise en perspective sociologique&amp;quot; de Philippe Hamman, Éditions De Boeck Supérieur (2019). Revue française de science politique, vol 70, n° 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.678-679</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préférence française pour le pavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (3), pp.25-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/const.057.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux villes : les villages prennent leur revanche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.11260⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.10236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La périphérie du périurbain. Une approche socio-géographique de l’éloignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.119-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Tri et sélection des populations dans le logement social. Une ethnographie comparée de trois villes françaises&amp;quot; de Marine Bourgeois, Éditions Dalloz (2019). Revue française de science politique, vol. 70, n° 3-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.498-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ville classique à la société urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors série (Juillet-Aout), pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les villes et les banlieues, les gentrifieurs envahissent le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gentrifieurs à l’assaut du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26151/espacestemps.net-jzr9-wa66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charmes discrets de la France périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors série - Où va la France ? Enjeux de notre temps, 24, pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension des ouvrages &amp;quot;Un monde de bidonville. Migrations et urbanisme informel&amp;quot; de Julien Damon, Seuil (2017) et &amp;quot;Idées reçues sur les bidonvilles&amp;quot; de Jean-Baptiste Daubeuf et al., Le Cavalier Bleu Éditions (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Billier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/2-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.12180⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.8804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des stéréotypes tenaces sur les banlieues et les zones périurbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/const.060.0022⟩</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (1), pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.083.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accéder à la propriété dans le périurbain éloigné : après l’enthousiasme, les désillusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 2019/3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.9470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentrification of peri-urban spaces in France ‒ the surroundings of Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.11270⟩</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires contemporains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raumforschung und Raumordnung | Spatial Research and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (3), pp.257-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/rara-2019-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain, terre de gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Daubeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 417, pp.16-19</w:t>
+              <w:t xml:space="preserve">, 2018, 411, pp.76-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désenchantement pavillonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.5957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.498-499</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;La métropolisation en question&amp;quot; de Cynthia Ghorra-Gobin, Presses universitaires de France (2015). Espaces et sociétés, vol. 168-169, n° 1-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.168-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est le pavillonnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/const.057.0025⟩</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.5880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pré-urbain : un territoire refuge aux confins du périurbain éloigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Rester bourgeois. Les quartiers populaires, nouveaux chantiers de la distinction d'Anaïs Collet, La Découverte (2015). Revue française de sociologie, vol. 57, n° 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociologues et le périurbain : découverte tardive, caractérisations mouvantes, controverses nourries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26151/espacestemps.net-jzr9-wa66⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.619-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.574.0619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir une demeure à rénover dans un village éloigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (46), pp.721-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...429 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le périurbain s’étend, le pré-urbain émerge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 411, pp.76-78</w:t>
+              <w:t xml:space="preserve">, 2016, 403, pp.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multiplication des centralités à l’heure de la périurbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (1), pp.247 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.151.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes villes à l’épreuve de la compétition mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.49-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using heritage status to combat segregation: the case of French housing estates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Waine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication inhérente à la nouvelle condition urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 25 (25), pp.7-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment relégitimer les grands ensembles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...440 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 403, pp.76-77</w:t>
+              <w:t xml:space="preserve">, 2013, n° 388, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux limites de la ville contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers européens des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Ville A Travers Ses Limites, n° 4 (4), pp.39-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la centralité : l’exemple d’une ville moyenne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101, pp.49-54</w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XLV (2), pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies résidentielles des individus urbanisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre(s), Agence d'urbanisme de Rouen et des boucles de Seine et Eure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 8, pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie sociale encore bien normée. L’exemple d’un campus universitaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oliver Waine</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.157 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville à travers ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers européens des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 4 (4), pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation sociale au cœur de la « crise urbaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 170, pp.82-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Grands domaines et notions clefs de la sociologie&amp;quot; de Gilles Ferréol, Armand Colin (2010). Les Cahiers européens des sciences sociales, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exister ou disparaître dans le jeu économique de la globalisation : un défi pour Londres et Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 11, pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie urbaine : de l’unité à l’éclatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 380, pp.85-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new French ghettos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le bêtisier du sociologue de Nathalie Heinich, Hourvari-Klincksieck Éditions (2009). Revue du Mauss permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 25 (25), pp.7-19</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghettos à la française : concept et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...182 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placiard Émilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n° 388, pp.58-61</w:t>
+              <w:t xml:space="preserve">, 2007, n° 356, pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...359 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardien (ne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 380, pp.85-88</w:t>
+              <w:t xml:space="preserve">, 2007, n° 30 (Hors série), pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...133 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concierge, nouveau métier et médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n° 11, pp.55-68</w:t>
+              <w:t xml:space="preserve">Recherche Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 174, pp.81-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens-concierges dans l’habitat social : un rouage clef de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 94, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens du logement social : des médiateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Placiard Émilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, n° 356, pp.82-85</w:t>
+              <w:t xml:space="preserve">, 2003, n° 328, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens concierges : d’un métier à une profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, n° 30 (Hors série), pp.62-63</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 105-106, pp.211-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...205 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figure et métamorphoses des concierges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, n° 94, pp.53-60</w:t>
+              <w:t xml:space="preserve">, 2000, n° 88, pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gérald Bronner</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques de réhabilitation du logement social à l'épreuve de l'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, n° 105-106, pp.211-227</w:t>
+              <w:t xml:space="preserve">, 1995, n° 78, pp.55-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opération Habitat et Vie Sociale de Woippy-Saint-Eloy dans l'agglomération de Metz : un paradigme pour les acteurs de l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, n° 78, pp.55-81</w:t>
+              <w:t xml:space="preserve">, 1993, n° 72, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dynamique de participation : l'opération HVS de Woippy-Saint-Eloy -57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, n° 311, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4839,64 +4839,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attractivité commerciale d'un centre-ville : une construction socio-institutionnelle ou une réalité effective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4921,51 +4921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte du vivre ensemble en sociologie : entre individualisation et cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept de ‘‘vivre ensemble’’ saisi par le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire IRENEE et l’UMR Les Archives Henri Poincaré de l’Université de Lorraine, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus mondiaux d’embourgeoisement et de gentrification à l’épreuve du local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les problématiques de la gouvernance urbaine / locale et les phénomènes d’urbanité : urbanités plurielles à Madagascar, dans l’Indianocéanie, en Afrique et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Antananarivo (Madagascar); Université de Bourgogne (UMR Centre Georges Chevrier), Jun 2018, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5053,346 +5053,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voyage à travers les présumés ghettos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités, Banlieues, Ghettos, Bidonvilles, Campements. Définitions, mythes, réalités et accompagnements des phénomènes de désorganisation et réorganisation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique 3 de l’AFS; ACOFIS; Laboratoire lorrain de sciences sociales (2L2S) de l'Université de Lorraine; Réseau FOREAS de l’IRTS de Lorraine; Comité de recherche 01 de l’AISLF, May 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentrification et diversité sociale : deux processus difficilement conciliables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ségrégation territoriale en France : Manifestations et corrections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de recherche en droit administratif, constitutionnel, financier et fiscal (CERDACFF) de la Faculté de droit et de science politique de Nice, Jan 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village réinvesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nous n’irons plus au bois – IVe Rencontre des mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la région Grand Est, Jan 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers des établissements humains, pluriels, inclusifs et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations : un état des lieux pour agir, de l’environnement global à l’architecture locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe de recherche « Mutations » (École nationale supérieure d'architecture de Nancy), Dec 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les frontières du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement - XXe Congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5417,64 +5417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des définitions contradictoires de la nature dans un territoire émergent entre urbain et rural : le pré-urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ruralité entre savoirs et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’urbanisme et d’aménagement régional (IUAR) - UMR 7363 Sociétés, acteurs, gouvernement en Europe (SAGE) de l’Université de Strasbourg, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5499,64 +5499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en tension entre l’urbain et le rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> La ruralité entre savoirs et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7363 Sociétés, acteurs, gouvernement en Europe (SAGE); Institut d’urbanisme et d’aménagement régional (IUAR), Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,64 +5613,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 2021, 978-2-7154-0882-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5682,1799 +5682,1799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le logement social en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé. PUF, 8e édition, pp.128, 2019, Que sais-je ?, 978-2-7154-0111-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la sociologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. Armand Colin, 2e édition augmentée, pp.287, 2019, Cursus, 978-2-200-62370-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires au singulier, identités au pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.310, 2019, Recherche et transformation sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Stébé. PUF, 8e édition, pp.128, 2019, Que sais-je ?, 978-2-7154-0111-2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.128, 2018, Que sais-je ?, 978-2-13-081211-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Besozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle De Maison Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. Armand Colin, 2e édition augmentée, pp.287, 2019, Cursus, 978-2-200-62370-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assen Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, pp.121, 2018, 979-10-318-0198-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, pp.128, 2018, Que sais-je ?, 978-2-13-081211-1</w:t>
+              <w:t xml:space="preserve">PUF, pp.127, 2018, Que sais-je ?, 978-2-13-079912-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées reçues sur le logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Cavalier Bleu, pp.121, 2018, 979-10-318-0198-8</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, pp.124, 2016, Idées reçues, 978-2-84670-885-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes questions sur la ville et l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.127, 2018, Que sais-je ?, 978-2-13-079912-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, VIII-264 p., 2014, Quadrige. Manuels, 978-2-13-063169-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes questions sur la ville et l’urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, pp.124, 2016, Idées reçues, 978-2-84670-885-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Collection « Quadrige manuels », 264 p., 2e édition, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux des banlieues. De Paris à Nancy, de Mumbaï à Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France, VIII-264 p., 2014, Quadrige. Manuels, 978-2-13-063169-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Lieux de… », 155 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Vrin Éditions, Collection « Chemins philosophiques », 128 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville au risque du ghetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, Collection « Quadrige manuels », 264 p., 2e édition, 2014</w:t>
+              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 136 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Lieux de… », 155 p., 2012</w:t>
+              <w:t xml:space="preserve">Armand Colin, Collection « Cursus – Sociologie », 224 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">J. Vrin Éditions, Collection « Chemins philosophiques », 128 p., 2011</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise des banlieues. Sociologie des quartiers sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Collection « Que sais-je ? », 128 p., 4e édition, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUF, Collection « Que sais-je ? », 128 p., 4e édition, 2010</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythologie des cités-ghettos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Myth’O ! », 96 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 136 p., 2010</w:t>
+              <w:t xml:space="preserve">PUF, 786 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville : Territoires, logiques, défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, Collection « Cursus – Sociologie », 224 p., 2010</w:t>
+              <w:t xml:space="preserve">Ellipses Éditions, Collection « Transversales Débats », 185 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Myth’O ! », 96 p., 2009</w:t>
+              <w:t xml:space="preserve">L'Harmattan, pp.162, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et enjeux de l’interaction sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, 786 p., 2009</w:t>
+              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 107 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, Collection « Le travail du social », 162 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Ellipses Éditions, Collection « Transversales Débats », 185 p., 2008</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation dans les banlieues sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Collection « Le lien social », 256 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.162, 2008</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens d’immeubles au cœur de la ville. Figures, métamorphoses et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudant Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Université Éditions, Collection « Perspectives immobilières », 301 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 107 p., 2008</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture, urbanistique et société. Idéologies et représentations dans le monde urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, Collection « Villes et Entreprises », 312 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...157 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réhabilitation de l'habitat social en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, Collection « Que sais-je ? », 128 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7524,51 +7524,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du vivre ensemble. Entre individualisation et cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouriau; Antoine Moine; Marie Rota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivre ensemble saisi par le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Pedone, pp.23-37, 2021, 978-2-233-00979-1</w:t>
@@ -7591,1292 +7591,1292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The city’s internal boundaries in the right of socio-territorial realities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Weber; Christian Wille; Beate Caesar; Julian Hollstegge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographien der Grenzen. Räume – Ordnungen – Verflechtungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.343-355, 2020, 978-3-658-30950-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La France en mouvement. Les présidents et leurs gouvernements face aux questions des périphéries urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Hüser und H.-C. Hermann (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrons neues Frankreich / La nouvelle France de Macron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, transcript Velag, pp.135-158, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Florian Weber; Christian Wille; Beate Caesar; Julian Hollstegge. </w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion planétaire des processus de gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. D. Randriamasitiana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographien der Grenzen. Räume – Ordnungen – Verflechtungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.343-355, 2020, 978-3-658-30950-3</w:t>
+              <w:t xml:space="preserve">Urbanités plurielles à Madagascar, dans l’Indianocéanie, en Afrique et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Faculté d’Économie, de Gestion et de Sociologie – Université d’Antananarivo, pp.11-27, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterritorialisation, territorialisation et territoires habités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-17384-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les frontières du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible convivialité dans la ville utopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.157-183, 2019, 978-2-343-17384-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterritorialisation, territorialisation et processus identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.13-33, 2019, 978-2-343-17384-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage à travers les présumés ghettos. Ombre et lumière des quartiers populaires des villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Boucher; Hervé Marchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banlieues, cités, ghettos, bidonvilles, campements.. : définitions, mythes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.77-94, 2019, 978-2-343-17383-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité à l’aune de la sociabilité pluriculturelle. Ethnographie d’un quartier périurbain en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carteron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires au singulier, identités au pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.53-76, 2019, 9782343173849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02327181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">G. D. Randriamasitiana (dir.). </w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village réinvesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupuis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Rioux; Marcel Spisser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanités plurielles à Madagascar, dans l’Indianocéanie, en Afrique et en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Faculté d’Économie, de Gestion et de Sociologie – Université d’Antananarivo, pp.11-27, 2019</w:t>
+              <w:t xml:space="preserve">Nous n'irons plus au bois : [IVe] rencontre des mémoires 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Canopé, pp.93-99, 2018, 978-2-240-04741-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de gentrification et diversité sociale : une véritable aporie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Rainaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-17384-9</w:t>
+              <w:t xml:space="preserve">Ségrégation territoriale en France. Manifestations et corrections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.197-220, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des centres commerciaux pour consommer et se divertir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+              <w:t xml:space="preserve">Comprendre la ville : évolution des tendances urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.81-87, 2018, 979-10-318-0198-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des établissements humains écologiques et inclusifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emeline Curien; Cécile Fries-Paiola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.13-33, 2019, 978-2-343-17384-9</w:t>
+              <w:t xml:space="preserve">Mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions ENSAN, pp.87-100, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la ville devint monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.157-183, 2019, 978-2-343-17384-9</w:t>
+              <w:t xml:space="preserve">Comprendre la ville : évolutions des tendances urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.111-118, 2018, 979-10-318-0198-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de vie et la gestion funéraire des plus pauvres depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huguette Boissonnat Pelsy; Etienne Pelsy; Jean-Marc Stébé; Pauline Bascou; Jeanne-Marie Billotte; Chantal Sibue de Caigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mourir lorsqu’on est pauvre : « où s’arrête la dignité ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quart Monde, pp.11-49, 2018, 979-10-91178-62-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...394 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les HLM sont-ils comparables à des ghettos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concours commun IEP 2018 : Radicalités / La Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.386-390, 2017, 978-2-340-02036-8</w:t>
@@ -8899,216 +8899,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nature en tension entre l’urbain et le rural. L’exemple d’un territoire émergent : le pré-urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Hamman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruralité, nature et environnement : entre savoirs et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès éditions, pp.305-327, 2017, 978-2-7492-5392-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La densité urbaine est-elle le remède à l’étalement urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalités, la ville : IEP 2018, concours commun d'entrée en 1re année d'IEP-Sciences Po : plus de 100 fiches pour réussir l'épreuve de questions contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.374-378, 2017, 978-2-340-02036-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zawieja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9150,51 +9150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambre à coucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Zawieja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.153-161, 2016, 978-2-600-04713-5. </w:t>
@@ -9226,427 +9226,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le «pré-urbain» : un territoire entre urbain et rural théâtre de transferts culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Chaarani-Lesourd; Catherine Delesse; Laurence Denooz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passeurs de culture et transferts culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy – Éditions Universitaires de Lorraine, pp.553-567, 2015, 978-2-8143-0223-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État-nation à l’épreuve de la globalisation des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Marchal; Christophe Baticle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards pluriels sur l’incertain politique. Entre dérives identitaires, urbanisation, globalisation économique, réseaux numériques et féminisation du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.57-73, 2015, Recherche et transformation sociale, 978-2-343-07373-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01620096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les intuitions d’Henri Lefebvre sur la ville toujours d’actualité ? Une relecture des concepts de « centralité » et de « l’urbain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Ferréol et A.-H. Berretima (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville méditerranéenne : défis et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME Éditions, pp.15-28, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intuitions d’Henri Lefebvre sur la ville toujours d’actualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferreol ; Abdel-Halim Berretima </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville méditerranéenne : défis et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME, pp.15-28, 2015, 9782806635075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01622168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die französische banlieue mit den zwei Gesichtern des Januskopfes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Weber; Olaf Kühne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fraktale Metropolen: Stadtentwicklung zwischen Devianz, Polarisierung und Hybridisierung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VS Verlag, pp.93-116, 2015, 978-3-658-11492-3</w:t>
@@ -9675,64 +9675,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the city to crumbling urbanism: beyond centre/periphery dualism. A re-examination of Henri Lefebvre’s concept of centrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the City: Henri Lefebvre and Urban Studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-138, 2014, 978-1-4438-5355-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9757,51 +9757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lente et inexorable descente des grands ensembles HLM vers la ghettoïsation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-André Dubreuil; Patrick Néhémie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le logement social en France : actes du Colloque Roger Quilliot, un homme, une loi : colloque organisé à l'occasion des 30 ans de la loi Quilliot, 5 et 6 décembre 2012, Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Centre Michel de l'Hospital, pp.97-112, 2014, Centre Michel de l'Hospital, 978-2-912589-42-2</w:t>
@@ -9830,64 +9830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urbain au décor rural ou l’émergence d’un nouveau territoire: le préurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Bernie-Boissard; Claude Chastegner; Dominique Crozat; Laurent Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures du déplacement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses Universitaires d'Aix-Marseille, pp.225-238, 2014, Aménagement et Territoires, 978-2-7314-0938-3</w:t>
@@ -9948,77 +9948,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction du numéro spécial &amp;quot;Sociologie des nouvelles marges urbaines&amp;quot; de la Revue de l'Institut de sociologie, Université libre de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, vol. 90, pp.7-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10068,77 +10068,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du dispositif de résorption du bidonville Louis Le Débonnaire situé dans l’agglomération de Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daubeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Abbé Pierre (Délégation régionale Grand Est). 2020, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10160,64 +10160,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de vie et la gestion funéraire des plus pauvres depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association ATD Quart Monde. 2018, 38 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10239,64 +10239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’embourgeoisement du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire lorrain de sciences sociales. 2018, 15 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10312,211 +10312,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les modes de vie, les parcours résidentiels et le rapport au territoire des habitants du Pays Terres de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Besozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pays Terres de Lorraine (regroupement de sept Communautés de communes du sud de la Meurthe-et-Moselle). 2013, 88 p. multigr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les attentes et les aspirations des résidents du logement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Batigère (Organisme HLM). 2013, 10 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109549v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-03109555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10671,51 +10671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146114v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03556297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bascou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.057.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03106468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10236" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-jzr9-wa66" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rara-2019-0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Damon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0247" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.961" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placiard &#201;milien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03543818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mrad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudant Pierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carteron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108630v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zawieja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0153" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01622147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01619836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109555v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03556297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.057.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03106468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bascou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-jzr9-wa66" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rara-2019-0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Damon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0247" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.961" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placiard &#201;milien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03543818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mrad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudant Pierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380639v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carteron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108725v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zawieja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0153" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01622147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01619836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109549v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>