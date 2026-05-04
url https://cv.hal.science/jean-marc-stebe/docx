--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -118,4369 +118,4369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Paquot. Mesure et démesure des villes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction. L’essor des biens communs. Une analyse pluridisciplinaire des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’essor des biens communs Une analyse pluridisciplinaire des communs, 15, http://tristan.u-bourgogne.fr/CGC/publications/essor-biens-communs/Jean-Marc-Stebe-Herve-Marchal-1.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les tours font le bonheur des uns et le malheur des autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/2-3, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.11260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.12180⟩</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03146114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquot. Mesure et démesure des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.11260⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021/2-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.12180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’INSEE et ses zonages : au-delà de l’opposition urbain-rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, pp.23-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/const.060.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison individuelle : un modèle d’habiter bien français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.11270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs en sciences humaines et sociales et les communs : définitions protéiformes et controverses abondantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’essor des biens communs. Une analyse pluridisciplinaire des communs, 15, http://tristan.u-bourgogne.fr/CGC/publications/essor-biens-communs/Jean-Marc-Stebe-Herve-Marchal-2.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La périphérie du périurbain. Une approche socio-géographique de l’éloignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, L’essor des biens communs Une analyse pluridisciplinaire des communs, 15, http://tristan.u-bourgogne.fr/CGC/publications/essor-biens-communs/Jean-Marc-Stebe-Herve-Marchal-1.html</w:t>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Tri et sélection des populations dans le logement social. Une ethnographie comparée de trois villes françaises&amp;quot; de Marine Bourgeois, Éditions Dalloz (2019). Revue française de science politique, vol. 70, n° 3-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.498-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel devenir pour un bidonville en « résorption sur site&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daubeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 417, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction – Sociologie des nouvelles marges urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Gouvernance et développement durable. Une mise en perspective sociologique&amp;quot; de Philippe Hamman, Éditions De Boeck Supérieur (2019). Revue française de science politique, vol 70, n° 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.678-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux villes : les villages prennent leur revanche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.10236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préférence française pour le pavillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (3), pp.25-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/const.057.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ville classique à la société urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors série (Juillet-Aout), pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les villes et les banlieues, les gentrifieurs envahissent le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gentrifieurs à l’assaut du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26151/espacestemps.net-jzr9-wa66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charmes discrets de la France périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors série - Où va la France ? Enjeux de notre temps, 24, pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des stéréotypes tenaces sur les banlieues et les zones périurbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (1), pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.083.0170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension des ouvrages &amp;quot;Un monde de bidonville. Migrations et urbanisme informel&amp;quot; de Julien Damon, Seuil (2017) et &amp;quot;Idées reçues sur les bidonvilles&amp;quot; de Jean-Baptiste Daubeuf et al., Le Cavalier Bleu Éditions (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Billier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.10236⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.8804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La périphérie du périurbain. Une approche socio-géographique de l’éloignement</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accéder à la propriété dans le périurbain éloigné : après l’enthousiasme, les désillusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.9470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Tri et sélection des populations dans le logement social. Une ethnographie comparée de trois villes françaises&amp;quot; de Marine Bourgeois, Éditions Dalloz (2019). Revue française de science politique, vol. 70, n° 3-4</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentrification of peri-urban spaces in France ‒ the surroundings of Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raumforschung und Raumordnung | Spatial Research and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (3), pp.257-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/rara-2019-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain, terre de gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 411, pp.76-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pré-urbain : un territoire refuge aux confins du périurbain éloigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désenchantement pavillonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26151/espacestemps.net-jzr9-wa66⟩</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.5957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;La métropolisation en question&amp;quot; de Cynthia Ghorra-Gobin, Presses universitaires de France (2015). Espaces et sociétés, vol. 168-169, n° 1-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.168-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est le pavillonnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.5880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Rester bourgeois. Les quartiers populaires, nouveaux chantiers de la distinction d'Anaïs Collet, La Découverte (2015). Revue française de sociologie, vol. 57, n° 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Billier</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociologues et le périurbain : découverte tardive, caractérisations mouvantes, controverses nourries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.8804⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.619-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.574.0619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir une demeure à rénover dans un village éloigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/herm.083.0170⟩</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (46), pp.721-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le périurbain s’étend, le pré-urbain émerge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 411, pp.76-78</w:t>
+              <w:t xml:space="preserve">, 2016, 403, pp.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le désenchantement pavillonnaire</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multiplication des centralités à l’heure de la périurbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sociologies.5957⟩</w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (1), pp.247 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.151.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...133 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes villes à l’épreuve de la compétition mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.49-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using heritage status to combat segregation: the case of French housing estates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Waine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Rester bourgeois. Les quartiers populaires, nouveaux chantiers de la distinction d'Anaïs Collet, La Découverte (2015). Revue française de sociologie, vol. 57, n° 4</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication inhérente à la nouvelle condition urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Julien Damon</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 25 (25), pp.7-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Acquérir une demeure à rénover dans un village éloigné</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville à travers ses limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers européens des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 4 (4), pp.3-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand le périurbain s’étend, le pré-urbain émerge</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux limites de la ville contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers européens des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Ville A Travers Ses Limites, n° 4 (4), pp.39-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment relégitimer les grands ensembles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 403, pp.76-77</w:t>
+              <w:t xml:space="preserve">, 2013, n° 388, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies résidentielles des individus urbanisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre(s), Agence d'urbanisme de Rouen et des boucles de Seine et Eure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 8, pp.14-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les grandes villes à l’épreuve de la compétition mondiale</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la centralité : l’exemple d’une ville moyenne française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101, pp.49-54</w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XLV (2), pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie sociale encore bien normée. L’exemple d’un campus universitaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.157 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation sociale au cœur de la « crise urbaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 170, pp.82-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie urbaine : de l’unité à l’éclatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Waine</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 380, pp.85-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Grands domaines et notions clefs de la sociologie&amp;quot; de Gilles Ferréol, Armand Colin (2010). Les Cahiers européens des sciences sociales, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exister ou disparaître dans le jeu économique de la globalisation : un défi pour Londres et Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 11, pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le bêtisier du sociologue de Nathalie Heinich, Hourvari-Klincksieck Éditions (2009). Revue du Mauss permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new French ghettos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghettos à la française : concept et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...100 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placiard Émilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n° 388, pp.58-61</w:t>
+              <w:t xml:space="preserve">, 2007, n° 356, pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardien (ne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...634 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 380, pp.85-88</w:t>
+              <w:t xml:space="preserve">, 2007, n° 30 (Hors série), pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concierge, nouveau métier et médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Recherche Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 174, pp.81-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens du logement social : des médiateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
-              </w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">Placiard Émilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, n° 356, pp.82-85</w:t>
+              <w:t xml:space="preserve">, 2003, n° 328, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens-concierges dans l’habitat social : un rouage clef de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n° 94, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gardiens concierges : d’un métier à une profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4518,51 +4518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figure et métamorphoses des concierges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4600,51 +4600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques de réhabilitation du logement social à l'épreuve de l'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, n° 78, pp.55-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4669,51 +4669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opération Habitat et Vie Sociale de Woippy-Saint-Eloy dans l'agglomération de Metz : un paradigme pour les acteurs de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, n° 72, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4738,51 +4738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dynamique de participation : l'opération HVS de Woippy-Saint-Eloy -57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, n° 311, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4839,64 +4839,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attractivité commerciale d'un centre-ville : une construction socio-institutionnelle ou une réalité effective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4921,51 +4921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte du vivre ensemble en sociologie : entre individualisation et cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept de ‘‘vivre ensemble’’ saisi par le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire IRENEE et l’UMR Les Archives Henri Poincaré de l’Université de Lorraine, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus mondiaux d’embourgeoisement et de gentrification à l’épreuve du local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les problématiques de la gouvernance urbaine / locale et les phénomènes d’urbanité : urbanités plurielles à Madagascar, dans l’Indianocéanie, en Afrique et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Antananarivo (Madagascar); Université de Bourgogne (UMR Centre Georges Chevrier), Jun 2018, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5053,346 +5053,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers des établissements humains, pluriels, inclusifs et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations : un état des lieux pour agir, de l’environnement global à l’architecture locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de recherche « Mutations » (École nationale supérieure d'architecture de Nancy), Dec 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village réinvesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nous n’irons plus au bois – IVe Rencontre des mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la région Grand Est, Jan 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voyage à travers les présumés ghettos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités, Banlieues, Ghettos, Bidonvilles, Campements. Définitions, mythes, réalités et accompagnements des phénomènes de désorganisation et réorganisation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau thématique 3 de l’AFS; ACOFIS; Laboratoire lorrain de sciences sociales (2L2S) de l'Université de Lorraine; Réseau FOREAS de l’IRTS de Lorraine; Comité de recherche 01 de l’AISLF, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentrification et diversité sociale : deux processus difficilement conciliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ségrégation territoriale en France : Manifestations et corrections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’études et de recherche en droit administratif, constitutionnel, financier et fiscal (CERDACFF) de la Faculté de droit et de science politique de Nice, Jan 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les frontières du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement - XXe Congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5417,64 +5417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des définitions contradictoires de la nature dans un territoire émergent entre urbain et rural : le pré-urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ruralité entre savoirs et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’urbanisme et d’aménagement régional (IUAR) - UMR 7363 Sociétés, acteurs, gouvernement en Europe (SAGE) de l’Université de Strasbourg, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5499,64 +5499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en tension entre l’urbain et le rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> La ruralité entre savoirs et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7363 Sociétés, acteurs, gouvernement en Europe (SAGE); Institut d’urbanisme et d’aménagement régional (IUAR), Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,1868 +5613,1868 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2021, 978-2-7154-0882-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires au singulier, identités au pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2021, 978-2-7154-0882-1</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.310, 2019, Recherche et transformation sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logement social en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé. PUF, 8e édition, pp.128, 2019, Que sais-je ?, 978-2-7154-0111-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la sociologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Stébé. PUF, 8e édition, pp.128, 2019, Que sais-je ?, 978-2-7154-0111-2</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. Armand Colin, 2e édition augmentée, pp.287, 2019, Cursus, 978-2-200-62370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. Armand Colin, 2e édition augmentée, pp.287, 2019, Cursus, 978-2-200-62370-8</w:t>
+              <w:t xml:space="preserve">PUF, pp.128, 2018, Que sais-je ?, 978-2-13-081211-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Besozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle De Maison Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.310, 2019, Recherche et transformation sociale</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assen Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, pp.121, 2018, 979-10-318-0198-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, pp.128, 2018, Que sais-je ?, 978-2-13-081211-1</w:t>
+              <w:t xml:space="preserve">PUF, pp.127, 2018, Que sais-je ?, 978-2-13-079912-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées reçues sur le logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Cavalier Bleu, pp.121, 2018, 979-10-318-0198-8</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, pp.124, 2016, Idées reçues, 978-2-84670-885-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La France périurbaine</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes questions sur la ville et l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.127, 2018, Que sais-je ?, 978-2-13-079912-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, VIII-264 p., 2014, Quadrige. Manuels, 978-2-13-063169-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes questions sur la ville et l’urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, pp.124, 2016, Idées reçues, 978-2-84670-885-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Collection « Quadrige manuels », 264 p., 2e édition, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux des banlieues. De Paris à Nancy, de Mumbaï à Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Lieux de… », 155 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Vrin Éditions, Collection « Chemins philosophiques », 128 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise des banlieues. Sociologie des quartiers sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Collection « Que sais-je ? », 128 p., 4e édition, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville au risque du ghetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France, VIII-264 p., 2014, Quadrige. Manuels, 978-2-13-063169-9</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 136 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, Collection « Quadrige manuels », 264 p., 2e édition, 2014</w:t>
+              <w:t xml:space="preserve">Armand Colin, Collection « Cursus – Sociologie », 224 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythologie des cités-ghettos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Lieux de… », 155 p., 2012</w:t>
+              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Myth’O ! », 96 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">J. Vrin Éditions, Collection « Chemins philosophiques », 128 p., 2011</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 786 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 136 p., 2010</w:t>
+              <w:t xml:space="preserve">L'Harmattan, Collection « Le travail du social », 162 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, Collection « Cursus – Sociologie », 224 p., 2010</w:t>
+              <w:t xml:space="preserve">L'Harmattan, pp.162, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville : Territoires, logiques, défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PUF, Collection « Que sais-je ? », 128 p., 4e édition, 2010</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses Éditions, Collection « Transversales Débats », 185 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et enjeux de l’interaction sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Myth’O ! », 96 p., 2009</w:t>
+              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 107 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">PUF, 786 p., 2009</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation dans les banlieues sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Collection « Le lien social », 256 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Ellipses Éditions, Collection « Transversales Débats », 185 p., 2008</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens d’immeubles au cœur de la ville. Figures, métamorphoses et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudant Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Université Éditions, Collection « Perspectives immobilières », 301 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.162, 2008</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture, urbanistique et société. Idéologies et représentations dans le monde urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, Collection « Villes et Entreprises », 312 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...307 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réhabilitation de l'habitat social en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, Collection « Que sais-je ? », 128 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7524,51 +7524,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du vivre ensemble. Entre individualisation et cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouriau; Antoine Moine; Marie Rota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivre ensemble saisi par le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Pedone, pp.23-37, 2021, 978-2-233-00979-1</w:t>
@@ -7591,1524 +7591,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La France en mouvement. Les présidents et leurs gouvernements face aux questions des périphéries urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Hüser und H.-C. Hermann (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macrons neues Frankreich / La nouvelle France de Macron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, transcript Velag, pp.135-158, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The city’s internal boundaries in the right of socio-territorial realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Weber; Christian Wille; Beate Caesar; Julian Hollstegge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographien der Grenzen. Räume – Ordnungen – Verflechtungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.343-355, 2020, 978-3-658-30950-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité à l’aune de la sociabilité pluriculturelle. Ethnographie d’un quartier périurbain en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrons neues Frankreich / La nouvelle France de Macron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, transcript Velag, pp.135-158, 2020</w:t>
+              <w:t xml:space="preserve">Territoires au singulier, identités au pluriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-76, 2019, 9782343173849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterritorialisation, territorialisation et territoires habités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-17384-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les frontières du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion planétaire des processus de gentrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. D. Randriamasitiana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanités plurielles à Madagascar, dans l’Indianocéanie, en Afrique et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Faculté d’Économie, de Gestion et de Sociologie – Université d’Antananarivo, pp.11-27, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible convivialité dans la ville utopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-17384-9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.157-183, 2019, 978-2-343-17384-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterritorialisation, territorialisation et processus identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.13-33, 2019, 978-2-343-17384-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage à travers les présumés ghettos. Ombre et lumière des quartiers populaires des villes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Boucher; Hervé Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banlieues, cités, ghettos, bidonvilles, campements.. : définitions, mythes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.77-94, 2019, 978-2-343-17383-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de vie et la gestion funéraire des plus pauvres depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Huguette Boissonnat Pelsy; Etienne Pelsy; Jean-Marc Stébé; Pauline Bascou; Jeanne-Marie Billotte; Chantal Sibue de Caigny. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au singulier, identités au pluriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.53-76, 2019, 9782343173849</w:t>
+              <w:t xml:space="preserve">Mourir lorsqu’on est pauvre : « où s’arrête la dignité ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quart Monde, pp.11-49, 2018, 979-10-91178-62-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des centres commerciaux pour consommer et se divertir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la ville : évolution des tendances urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.81-87, 2018, 979-10-318-0198-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le village réinvesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuis Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Rioux; Marcel Spisser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nous n'irons plus au bois : [IVe] rencontre des mémoires 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Canopé, pp.93-99, 2018, 978-2-240-04741-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de gentrification et diversité sociale : une véritable aporie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Rainaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ségrégation territoriale en France. Manifestations et corrections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.197-220, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la ville devint monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre la ville : évolution des tendances urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.81-87, 2018, 979-10-318-0198-8</w:t>
+              <w:t xml:space="preserve">Comprendre la ville : évolutions des tendances urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.111-118, 2018, 979-10-318-0198-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des établissements humains écologiques et inclusifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emeline Curien; Cécile Fries-Paiola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions ENSAN, pp.87-100, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La densité urbaine est-elle le remède à l’étalement urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Rampnoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre la ville : évolutions des tendances urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.111-118, 2018, 979-10-318-0198-8</w:t>
+              <w:t xml:space="preserve">Radicalités, la ville : IEP 2018, concours commun d'entrée en 1re année d'IEP-Sciences Po : plus de 100 fiches pour réussir l'épreuve de questions contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.374-378, 2017, 978-2-340-02036-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les HLM sont-ils comparables à des ghettos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...97 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concours commun IEP 2018 : Radicalités / La Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.386-390, 2017, 978-2-340-02036-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en tension entre l’urbain et le rural. L’exemple d’un territoire émergent : le pré-urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Hamman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralité, nature et environnement : entre savoirs et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès éditions, pp.305-327, 2017, 978-2-7492-5392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zawieja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9150,51 +9150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambre à coucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Zawieja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.153-161, 2016, 978-2-600-04713-5. </w:t>
@@ -9226,427 +9226,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les intuitions d’Henri Lefebvre sur la ville toujours d’actualité ? Une relecture des concepts de « centralité » et de « l’urbain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Ferréol et A.-H. Berretima (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville méditerranéenne : défis et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Éditions, pp.15-28, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intuitions d’Henri Lefebvre sur la ville toujours d’actualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferreol ; Abdel-Halim Berretima </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville méditerranéenne : défis et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME, pp.15-28, 2015, 9782806635075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01622168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le «pré-urbain» : un territoire entre urbain et rural théâtre de transferts culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Chaarani-Lesourd; Catherine Delesse; Laurence Denooz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passeurs de culture et transferts culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy – Éditions Universitaires de Lorraine, pp.553-567, 2015, 978-2-8143-0223-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État-nation à l’épreuve de la globalisation des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Marchal; Christophe Baticle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards pluriels sur l’incertain politique. Entre dérives identitaires, urbanisation, globalisation économique, réseaux numériques et féminisation du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-73, 2015, Recherche et transformation sociale, 978-2-343-07373-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01620096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die französische banlieue mit den zwei Gesichtern des Januskopfes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Weber; Olaf Kühne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fraktale Metropolen: Stadtentwicklung zwischen Devianz, Polarisierung und Hybridisierung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VS Verlag, pp.93-116, 2015, 978-3-658-11492-3</w:t>
@@ -9675,64 +9675,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the city to crumbling urbanism: beyond centre/periphery dualism. A re-examination of Henri Lefebvre’s concept of centrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the City: Henri Lefebvre and Urban Studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-138, 2014, 978-1-4438-5355-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9757,51 +9757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lente et inexorable descente des grands ensembles HLM vers la ghettoïsation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-André Dubreuil; Patrick Néhémie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le logement social en France : actes du Colloque Roger Quilliot, un homme, une loi : colloque organisé à l'occasion des 30 ans de la loi Quilliot, 5 et 6 décembre 2012, Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Centre Michel de l'Hospital, pp.97-112, 2014, Centre Michel de l'Hospital, 978-2-912589-42-2</w:t>
@@ -9830,64 +9830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urbain au décor rural ou l’émergence d’un nouveau territoire: le préurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Bernie-Boissard; Claude Chastegner; Dominique Crozat; Laurent Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures du déplacement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses Universitaires d'Aix-Marseille, pp.225-238, 2014, Aménagement et Territoires, 978-2-7314-0938-3</w:t>
@@ -9948,77 +9948,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction du numéro spécial &amp;quot;Sociologie des nouvelles marges urbaines&amp;quot; de la Revue de l'Institut de sociologie, Université libre de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, vol. 90, pp.7-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10068,455 +10068,455 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du dispositif de résorption du bidonville Louis Le Débonnaire situé dans l’agglomération de Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Abbé Pierre (Délégation régionale Grand Est). 2020, pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de vie et la gestion funéraire des plus pauvres depuis 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association ATD Quart Monde. 2018, 38 p. multigr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’embourgeoisement du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation Abbé Pierre (Délégation régionale Grand Est). 2020, pp.104</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire lorrain de sciences sociales. 2018, 15 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attentes et les aspirations des résidents du logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Batigère (Organisme HLM). 2013, 10 p. multigr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de vie, les parcours résidentiels et le rapport au territoire des habitants du Pays Terres de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Association ATD Quart Monde. 2018, 38 p. multigr</w:t>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Besozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pays Terres de Lorraine (regroupement de sept Communautés de communes du sud de la Meurthe-et-Moselle). 2013, 88 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109555v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03109549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10671,51 +10671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03556297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.057.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03106468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bascou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-jzr9-wa66" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rara-2019-0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Damon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0247" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.961" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placiard &#201;milien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03543818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mrad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudant Pierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380639v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carteron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108725v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109119v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zawieja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0153" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01622147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01619836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109549v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146114v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03556297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bascou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03106468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10236" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.057.0025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-jzr9-wa66" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rara-2019-0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Damon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0247" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.961" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placiard &#201;milien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03543818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mrad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudant Pierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carteron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109090v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zawieja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0153" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01622147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01619836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109555v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>