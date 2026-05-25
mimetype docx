--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -118,4671 +118,4671 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’essor des biens communs. Une analyse pluridisciplinaire des communs</w:t>
+                <w:t xml:space="preserve">Quand les tours font le bonheur des uns et le malheur des autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.11260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquot. Mesure et démesure des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.12180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’INSEE et ses zonages : au-delà de l’opposition urbain-rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/const.060.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison individuelle : un modèle d’habiter bien français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.11270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chercheurs en sciences humaines et sociales et les communs : définitions protéiformes et controverses abondantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’essor des biens communs. Une analyse pluridisciplinaire des communs, 15, http://tristan.u-bourgogne.fr/CGC/publications/essor-biens-communs/Jean-Marc-Stebe-Herve-Marchal-2.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’essor des biens communs. Une analyse pluridisciplinaire des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’essor des biens communs Une analyse pluridisciplinaire des communs, 15, http://tristan.u-bourgogne.fr/CGC/publications/essor-biens-communs/Jean-Marc-Stebe-Herve-Marchal-1.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux villes : les villages prennent leur revanche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.11260⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.10236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préférence française pour le pavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (3), pp.25-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/const.057.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La périphérie du périurbain. Une approche socio-géographique de l’éloignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.119-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Tri et sélection des populations dans le logement social. Une ethnographie comparée de trois villes françaises&amp;quot; de Marine Bourgeois, Éditions Dalloz (2019). Revue française de science politique, vol. 70, n° 3-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.498-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – Sociologie des nouvelles marges urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Gouvernance et développement durable. Une mise en perspective sociologique&amp;quot; de Philippe Hamman, Éditions De Boeck Supérieur (2019). Revue française de science politique, vol 70, n° 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+                <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.678-679</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel devenir pour un bidonville en « résorption sur site&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 417, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ville classique à la société urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors série (Juillet-Aout), pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gentrifieurs à l’assaut du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26151/espacestemps.net-jzr9-wa66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charmes discrets de la France périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors série - Où va la France ? Enjeux de notre temps, 24, pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les villes et les banlieues, les gentrifieurs envahissent le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension des ouvrages &amp;quot;Un monde de bidonville. Migrations et urbanisme informel&amp;quot; de Julien Damon, Seuil (2017) et &amp;quot;Idées reçues sur les bidonvilles&amp;quot; de Jean-Baptiste Daubeuf et al., Le Cavalier Bleu Éditions (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Billier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/2-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.12180⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.8804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des stéréotypes tenaces sur les banlieues et les zones périurbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/const.060.0022⟩</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (1), pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.083.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accéder à la propriété dans le périurbain éloigné : après l’enthousiasme, les désillusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 2019/3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.9470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentrification of peri-urban spaces in France ‒ the surroundings of Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.11270⟩</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires contemporains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raumforschung und Raumordnung | Spatial Research and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (3), pp.257-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/rara-2019-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain, terre de gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
-              </w:r>
-[...172 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Daubeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 417, pp.16-19</w:t>
+              <w:t xml:space="preserve">, 2018, 411, pp.76-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;La métropolisation en question&amp;quot; de Cynthia Ghorra-Gobin, Presses universitaires de France (2015). Espaces et sociétés, vol. 168-169, n° 1-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.168-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désenchantement pavillonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.5957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est le pavillonnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.10236⟩</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.5880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pré-urbain : un territoire refuge aux confins du périurbain éloigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Rester bourgeois. Les quartiers populaires, nouveaux chantiers de la distinction d'Anaïs Collet, La Découverte (2015). Revue française de sociologie, vol. 57, n° 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociologues et le périurbain : découverte tardive, caractérisations mouvantes, controverses nourries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26151/espacestemps.net-jzr9-wa66⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.619-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.574.0619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir une demeure à rénover dans un village éloigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (46), pp.721-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...429 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le périurbain s’étend, le pré-urbain émerge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 411, pp.76-78</w:t>
+              <w:t xml:space="preserve">, 2016, 403, pp.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multiplication des centralités à l’heure de la périurbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (1), pp.247 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.151.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes villes à l’épreuve de la compétition mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.49-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using heritage status to combat segregation: the case of French housing estates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Waine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication inhérente à la nouvelle condition urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 25 (25), pp.7-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux limites de la ville contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers européens des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Ville A Travers Ses Limites, n° 4 (4), pp.39-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment relégitimer les grands ensembles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 403, pp.76-77</w:t>
+              <w:t xml:space="preserve">, 2013, n° 388, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la centralité : l’exemple d’une ville moyenne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XLV (2), pp.111-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies résidentielles des individus urbanisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101, pp.49-54</w:t>
+              <w:t xml:space="preserve">Rencontre(s), Agence d'urbanisme de Rouen et des boucles de Seine et Eure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 8, pp.14-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie sociale encore bien normée. L’exemple d’un campus universitaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oliver Waine</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.157 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville à travers ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers européens des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 4 (4), pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation sociale au cœur de la « crise urbaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 170, pp.82-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Grands domaines et notions clefs de la sociologie&amp;quot; de Gilles Ferréol, Armand Colin (2010). Les Cahiers européens des sciences sociales, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exister ou disparaître dans le jeu économique de la globalisation : un défi pour Londres et Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 11, pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie urbaine : de l’unité à l’éclatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 380, pp.85-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new French ghettos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le bêtisier du sociologue de Nathalie Heinich, Hourvari-Klincksieck Éditions (2009). Revue du Mauss permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 25 (25), pp.7-19</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghettos à la française : concept et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...182 lines deleted...]
-                <w:t xml:space="preserve">Marc Bertier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placiard Émilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n° 388, pp.58-61</w:t>
+              <w:t xml:space="preserve">, 2007, n° 356, pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...359 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gardien (ne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 380, pp.85-88</w:t>
+              <w:t xml:space="preserve">, 2007, n° 30 (Hors série), pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...133 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concierge, nouveau métier et médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n° 11, pp.55-68</w:t>
+              <w:t xml:space="preserve">Recherche Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 174, pp.81-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens-concierges dans l’habitat social : un rouage clef de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 94, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens du logement social : des médiateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Placiard Émilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, n° 356, pp.82-85</w:t>
+              <w:t xml:space="preserve">, 2003, n° 328, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens concierges : d’un métier à une profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, n° 30 (Hors série), pp.62-63</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 105-106, pp.211-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...205 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchal</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figure et métamorphoses des concierges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, n° 94, pp.53-60</w:t>
+              <w:t xml:space="preserve">, 2000, n° 88, pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gérald Bronner</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques de réhabilitation du logement social à l'épreuve de l'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, n° 105-106, pp.211-227</w:t>
+              <w:t xml:space="preserve">, 1995, n° 78, pp.55-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opération Habitat et Vie Sociale de Woippy-Saint-Eloy dans l'agglomération de Metz : un paradigme pour les acteurs de l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, n° 78, pp.55-81</w:t>
+              <w:t xml:space="preserve">, 1993, n° 72, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dynamique de participation : l'opération HVS de Woippy-Saint-Eloy -57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, n° 311, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4839,64 +4839,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attractivité commerciale d'un centre-ville : une construction socio-institutionnelle ou une réalité effective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4921,51 +4921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte du vivre ensemble en sociologie : entre individualisation et cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concept de ‘‘vivre ensemble’’ saisi par le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire IRENEE et l’UMR Les Archives Henri Poincaré de l’Université de Lorraine, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4990,51 +4990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus mondiaux d’embourgeoisement et de gentrification à l’épreuve du local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les problématiques de la gouvernance urbaine / locale et les phénomènes d’urbanité : urbanités plurielles à Madagascar, dans l’Indianocéanie, en Afrique et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Antananarivo (Madagascar); Université de Bourgogne (UMR Centre Georges Chevrier), Jun 2018, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5053,346 +5053,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le village réinvesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nous n’irons plus au bois – IVe Rencontre des mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la région Grand Est, Jan 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentrification et diversité sociale : deux processus difficilement conciliables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ségrégation territoriale en France : Manifestations et corrections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de recherche en droit administratif, constitutionnel, financier et fiscal (CERDACFF) de la Faculté de droit et de science politique de Nice, Jan 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage à travers les présumés ghettos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités, Banlieues, Ghettos, Bidonvilles, Campements. Définitions, mythes, réalités et accompagnements des phénomènes de désorganisation et réorganisation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique 3 de l’AFS; ACOFIS; Laboratoire lorrain de sciences sociales (2L2S) de l'Université de Lorraine; Réseau FOREAS de l’IRTS de Lorraine; Comité de recherche 01 de l’AISLF, May 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers des établissements humains, pluriels, inclusifs et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations : un état des lieux pour agir, de l’environnement global à l’architecture locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe de recherche « Mutations » (École nationale supérieure d'architecture de Nancy), Dec 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les frontières du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement - XXe Congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5417,64 +5417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des définitions contradictoires de la nature dans un territoire émergent entre urbain et rural : le pré-urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ruralité entre savoirs et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’urbanisme et d’aménagement régional (IUAR) - UMR 7363 Sociétés, acteurs, gouvernement en Europe (SAGE) de l’Université de Strasbourg, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5499,64 +5499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en tension entre l’urbain et le rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> La ruralité entre savoirs et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7363 Sociétés, acteurs, gouvernement en Europe (SAGE); Institut d’urbanisme et d’aménagement régional (IUAR), Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,64 +5613,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 2021, 978-2-7154-0882-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5682,1799 +5682,1799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le logement social en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé. PUF, 8e édition, pp.128, 2019, Que sais-je ?, 978-2-7154-0111-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la sociologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. Armand Colin, 2e édition augmentée, pp.287, 2019, Cursus, 978-2-200-62370-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires au singulier, identités au pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.310, 2019, Recherche et transformation sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Stébé. PUF, 8e édition, pp.128, 2019, Que sais-je ?, 978-2-7154-0111-2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.128, 2018, Que sais-je ?, 978-2-13-081211-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Besozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle De Maison Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. Armand Colin, 2e édition augmentée, pp.287, 2019, Cursus, 978-2-200-62370-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assen Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, pp.121, 2018, 979-10-318-0198-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, pp.128, 2018, Que sais-je ?, 978-2-13-081211-1</w:t>
+              <w:t xml:space="preserve">PUF, pp.127, 2018, Que sais-je ?, 978-2-13-079912-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées reçues sur le logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Cavalier Bleu, pp.121, 2018, 979-10-318-0198-8</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, pp.124, 2016, Idées reçues, 978-2-84670-885-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes questions sur la ville et l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.127, 2018, Que sais-je ?, 978-2-13-079912-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, VIII-264 p., 2014, Quadrige. Manuels, 978-2-13-063169-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes questions sur la ville et l’urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, pp.124, 2016, Idées reçues, 978-2-84670-885-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Collection « Quadrige manuels », 264 p., 2e édition, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux des banlieues. De Paris à Nancy, de Mumbaï à Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France, VIII-264 p., 2014, Quadrige. Manuels, 978-2-13-063169-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Lieux de… », 155 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Vrin Éditions, Collection « Chemins philosophiques », 128 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, Collection « Quadrige manuels », 264 p., 2e édition, 2014</w:t>
+              <w:t xml:space="preserve">Armand Colin, Collection « Cursus – Sociologie », 224 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville au risque du ghetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Lieux de… », 155 p., 2012</w:t>
+              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 136 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">J. Vrin Éditions, Collection « Chemins philosophiques », 128 p., 2011</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise des banlieues. Sociologie des quartiers sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Collection « Que sais-je ? », 128 p., 4e édition, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUF, Collection « Que sais-je ? », 128 p., 4e édition, 2010</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythologie des cités-ghettos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Myth’O ! », 96 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 136 p., 2010</w:t>
+              <w:t xml:space="preserve">PUF, 786 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, Collection « Cursus – Sociologie », 224 p., 2010</w:t>
+              <w:t xml:space="preserve">L'Harmattan, pp.162, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville : Territoires, logiques, défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cavalier Bleu Éditions, Collection « Myth’O ! », 96 p., 2009</w:t>
+              <w:t xml:space="preserve">Ellipses Éditions, Collection « Transversales Débats », 185 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et enjeux de l’interaction sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUF, 786 p., 2009</w:t>
+              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 107 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, Collection « Le travail du social », 162 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.162, 2008</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation dans les banlieues sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Collection « Le lien social », 256 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Ellipses Éditions, Collection « Transversales Débats », 185 p., 2008</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens d’immeubles au cœur de la ville. Figures, métamorphoses et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudant Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Université Éditions, Collection « Perspectives immobilières », 301 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Lavoisier Éditions, Collection « Sciences du risque et du danger », 107 p., 2008</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture, urbanistique et société. Idéologies et représentations dans le monde urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu-Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, Collection « Villes et Entreprises », 312 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...157 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réhabilitation de l'habitat social en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, Collection « Que sais-je ? », 128 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7484,2447 +7484,2637 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French People’s Housing Aspirations as Revealed by the Covid-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation Processes in Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden; Springer Fachmedien Wiesbaden, pp.659-672, 2024, Regionale Geographien | Regional Geographies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-42894-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périurbain comme fait social total. Des représentations sociales et des réalités sociales qui s’imposent au plus grand nombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Moulène et Jean-Claude Marcel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le « fait social » de Durkheim. Actualités au prisme de quelques recherches contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 287-303, 2024, Annales littéraires, 978-2-38549-116-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question du vivre ensemble. Entre individualisation et cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouriau; Antoine Moine; Marie Rota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivre ensemble saisi par le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Pedone, pp.23-37, 2021, 978-2-233-00979-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The city’s internal boundaries in the right of socio-territorial realities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Weber; Christian Wille; Beate Caesar; Julian Hollstegge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographien der Grenzen. Räume – Ordnungen – Verflechtungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.343-355, 2020, 978-3-658-30950-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France en mouvement. Les présidents et leurs gouvernements face aux questions des périphéries urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Hüser und H.-C. Hermann (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrons neues Frankreich / La nouvelle France de Macron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, transcript Velag, pp.135-158, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterritorialisation, territorialisation et territoires habités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Florian Weber; Christian Wille; Beate Caesar; Julian Hollstegge. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographien der Grenzen. Räume – Ordnungen – Verflechtungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.343-355, 2020, 978-3-658-30950-3</w:t>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-17384-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les frontières du périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion planétaire des processus de gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. D. Randriamasitiana (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanités plurielles à Madagascar, dans l’Indianocéanie, en Afrique et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Faculté d’Économie, de Gestion et de Sociologie – Université d’Antananarivo, pp.11-27, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible convivialité dans la ville utopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.157-183, 2019, 978-2-343-17384-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterritorialisation, territorialisation et processus identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.13-33, 2019, 978-2-343-17384-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage à travers les présumés ghettos. Ombre et lumière des quartiers populaires des villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Boucher; Hervé Marchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banlieues, cités, ghettos, bidonvilles, campements.. : définitions, mythes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.77-94, 2019, 978-2-343-17383-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité à l’aune de la sociabilité pluriculturelle. Ethnographie d’un quartier périurbain en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carteron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires au singulier, identités au pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.53-76, 2019, 9782343173849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02327181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des centres commerciaux pour consommer et se divertir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-17384-9</w:t>
+              <w:t xml:space="preserve">Comprendre la ville : évolution des tendances urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.81-87, 2018, 979-10-318-0198-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...59 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de gentrification et diversité sociale : une véritable aporie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Rainaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+              <w:t xml:space="preserve">Ségrégation territoriale en France. Manifestations et corrections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.197-220, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">G. D. Randriamasitiana (dir.). </w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village réinvesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupuis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Rioux; Marcel Spisser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanités plurielles à Madagascar, dans l’Indianocéanie, en Afrique et en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Faculté d’Économie, de Gestion et de Sociologie – Université d’Antananarivo, pp.11-27, 2019</w:t>
+              <w:t xml:space="preserve">Nous n'irons plus au bois : [IVe] rencontre des mémoires 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Canopé, pp.93-99, 2018, 978-2-240-04741-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Stébé; Hervé Marchal. </w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des établissements humains écologiques et inclusifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emeline Curien; Cécile Fries-Paiola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.157-183, 2019, 978-2-343-17384-9</w:t>
+              <w:t xml:space="preserve">Mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions ENSAN, pp.87-100, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la ville devint monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.13-33, 2019, 978-2-343-17384-9</w:t>
+              <w:t xml:space="preserve">Comprendre la ville : évolutions des tendances urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.111-118, 2018, 979-10-318-0198-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de vie et la gestion funéraire des plus pauvres depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huguette Boissonnat Pelsy; Etienne Pelsy; Jean-Marc Stébé; Pauline Bascou; Jeanne-Marie Billotte; Chantal Sibue de Caigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mourir lorsqu’on est pauvre : « où s’arrête la dignité ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quart Monde, pp.11-49, 2018, 979-10-91178-62-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature en tension entre l’urbain et le rural. L’exemple d’un territoire émergent : le pré-urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Hamman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre la ville : évolution des tendances urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.81-87, 2018, 979-10-318-0198-8</w:t>
+              <w:t xml:space="preserve">Ruralité, nature et environnement : entre savoirs et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès éditions, pp.305-327, 2017, 978-2-7492-5392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...335 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La densité urbaine est-elle le remède à l’étalement urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalités, la ville : IEP 2018, concours commun d'entrée en 1re année d'IEP-Sciences Po : plus de 100 fiches pour réussir l'épreuve de questions contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.374-378, 2017, 978-2-340-02036-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les HLM sont-ils comparables à des ghettos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Rampnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concours commun IEP 2018 : Radicalités / La Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.386-390, 2017, 978-2-340-02036-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zawieja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Zawieja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie Droz, pp.777-782, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambre à coucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Zawieja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.153-161, 2016, 978-2-600-04713-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/droz.zawie.2016.01.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le «pré-urbain» : un territoire entre urbain et rural théâtre de transferts culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Chaarani-Lesourd; Catherine Delesse; Laurence Denooz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passeurs de culture et transferts culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy – Éditions Universitaires de Lorraine, pp.553-567, 2015, 978-2-8143-0223-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État-nation à l’épreuve de la globalisation des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Marchal; Christophe Baticle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards pluriels sur l’incertain politique. Entre dérives identitaires, urbanisation, globalisation économique, réseaux numériques et féminisation du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.57-73, 2015, Recherche et transformation sociale, 978-2-343-07373-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01620096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intuitions d’Henri Lefebvre sur la ville toujours d’actualité ? Une relecture des concepts de « centralité » et de « l’urbain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Ferréol et A.-H. Berretima (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville méditerranéenne : défis et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME Éditions, pp.15-28, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intuitions d’Henri Lefebvre sur la ville toujours d’actualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferreol ; Abdel-Halim Berretima </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville méditerranéenne : défis et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME, pp.15-28, 2015, 9782806635075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01622168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die französische banlieue mit den zwei Gesichtern des Januskopfes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Weber; Olaf Kühne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fraktale Metropolen: Stadtentwicklung zwischen Devianz, Polarisierung und Hybridisierung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VS Verlag, pp.93-116, 2015, 978-3-658-11492-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the city to crumbling urbanism: beyond centre/periphery dualism. A re-examination of Henri Lefebvre’s concept of centrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the City: Henri Lefebvre and Urban Studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-138, 2014, 978-1-4438-5355-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lente et inexorable descente des grands ensembles HLM vers la ghettoïsation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-André Dubreuil; Patrick Néhémie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le logement social en France : actes du Colloque Roger Quilliot, un homme, une loi : colloque organisé à l'occasion des 30 ans de la loi Quilliot, 5 et 6 décembre 2012, Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Centre Michel de l'Hospital, pp.97-112, 2014, Centre Michel de l'Hospital, 978-2-912589-42-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urbain au décor rural ou l’émergence d’un nouveau territoire: le préurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Bernie-Boissard; Claude Chastegner; Dominique Crozat; Laurent Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures du déplacement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses Universitaires d'Aix-Marseille, pp.225-238, 2014, Aménagement et Territoires, 978-2-7314-0938-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9934,117 +10124,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction du numéro spécial &amp;quot;Sociologie des nouvelles marges urbaines&amp;quot; de la Revue de l'Institut de sociologie, Université libre de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, vol. 90, pp.7-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10054,407 +10244,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du dispositif de résorption du bidonville Louis Le Débonnaire situé dans l’agglomération de Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Daubeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Abbé Pierre (Délégation régionale Grand Est). 2020, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de vie et la gestion funéraire des plus pauvres depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association ATD Quart Monde. 2018, 38 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’embourgeoisement du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire lorrain de sciences sociales. 2018, 15 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes et les aspirations des résidents du logement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Batigère (Organisme HLM). 2013, 10 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de vie, les parcours résidentiels et le rapport au territoire des habitants du Pays Terres de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10466,65 +10656,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Besozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pays Terres de Lorraine (regroupement de sept Communautés de communes du sud de la Meurthe-et-Moselle). 2013, 88 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10671,51 +10861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146114v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03556297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bascou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03106468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10236" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.057.0025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-jzr9-wa66" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rara-2019-0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Damon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0247" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.961" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placiard &#201;milien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03543818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mrad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudant Pierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carteron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109090v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zawieja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0153" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01622147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01619836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109555v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03556297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03336768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03106468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.057.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bascou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubeuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-jzr9-wa66" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8804" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rara-2019-0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02958238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Damon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.151.0247" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.961" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placiard &#201;milien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03543818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mrad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudant Pierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu-Fritz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05621800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42894-5_28" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05621858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-fait-social-de-durkheim.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03555842v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107876v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108630v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carteron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109222v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zawieja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01.0153" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01622147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619851v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01619836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109555v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>